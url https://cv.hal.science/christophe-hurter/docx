--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -518,347 +518,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Content Retrieval in Egocentric Videos Based on Vague Semantic Queries</w:t>
+                <w:t xml:space="preserve">The Presenter in the Browser: Design and Evaluation of Human Interactive Overlays with Web Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Ablaoui</w:t>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilson Estecio Marcilio-Jr</w:t>
+                <w:t xml:space="preserve">Anais Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lai Xing Ng</w:t>
+                <w:t xml:space="preserve">Guillaume Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+                <w:t xml:space="preserve">Tim Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dhaval Vyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9 (7), pp.66. </w:t>
+              <w:t xml:space="preserve">, 2025, 9 (2), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mti9070066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mti9020010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176465v1</w:t>
+                <w:t xml:space="preserve">hal-05176151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Presenter in the Browser: Design and Evaluation of Human Interactive Overlays with Web Content</w:t>
+                <w:t xml:space="preserve">Interactive Content Retrieval in Egocentric Videos Based on Vague Semantic Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+                <w:t xml:space="preserve">Linda Ablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Servais</w:t>
+                <w:t xml:space="preserve">Wilson Estecio Marcilio-Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Truong</w:t>
+                <w:t xml:space="preserve">Lai Xing Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Dwyer</w:t>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhaval Vyas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9 (2), pp.10. </w:t>
+              <w:t xml:space="preserve">, 2025, 9 (7), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mti9020010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mti9070066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176151v1</w:t>
+                <w:t xml:space="preserve">hal-05176465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Recall for Data Visualizations in Mixed Reality, Virtual Reality, 3D and 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernice Rogowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Andry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -916,321 +916,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and when do you look away when trying to remember? Gaze aversion as a marker of the attentional switch to the internal world during memory retrieval</w:t>
+                <w:t xml:space="preserve">A New Protocol to Study Mind-Wandering for Air Traffic Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Préa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florine Riedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2023.104041⟩</w:t>
+              <w:t xml:space="preserve">Aviation Psychology and Applied Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.118-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/2192-0923/a000253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396529v1</w:t>
+                <w:t xml:space="preserve">hal-04454818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Protocol to Study Mind-Wandering for Air Traffic Controllers</w:t>
+                <w:t xml:space="preserve">Why and when do you look away when trying to remember? Gaze aversion as a marker of the attentional switch to the internal world during memory retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noémie Préa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aviation Psychology and Applied Human Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.118-127. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 240, pp.104041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/2192-0923/a000253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2023.104041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454818v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Explanations of Differentiable Greedy Model Predictions on the Influence Maximization Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Michelessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1301,650 +1301,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Artificial Intelligence (AI) and eXplainable AI in Air Traffic Management: Current Trends and Development with Future Research Trajectory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usage of more transparent and explainable conflict resolution algorithm: air traffic controller feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Degas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mir Riyanul Islam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">Arnaud Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaibal Barua</w:t>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidur Rahman</w:t>
+                <w:t xml:space="preserve">Ana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.1295. </w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 : 34th Conference of the European Association for Aviation Psychology, pp.270-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12031295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2022.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673940v1</w:t>
+                <w:t xml:space="preserve">hal-04008704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive trajectory modification and generation with FPCA</w:t>
+                <w:t xml:space="preserve">Target Netgrams: An Annulus-Constrained Stress Model for Radial Graph Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Jarry</w:t>
+                <w:t xml:space="preserve">Mingliang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
+                <w:t xml:space="preserve">Yunhai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEAS Aeronautical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13272-022-00577-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3187425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660605v1</w:t>
+                <w:t xml:space="preserve">hal-03806852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaze direction as a facial cue of memory retrieval state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.1063228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.1063228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target Netgrams: An Annulus-Constrained Stress Model for Radial Graph Visualization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive trajectory modification and generation with FPCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Han</w:t>
+                <w:t xml:space="preserve">Gabriel Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Zhang</w:t>
+                <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-13. </w:t>
+              <w:t xml:space="preserve">CEAS Aeronautical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3187425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13272-022-00577-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806852v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage of more transparent and explainable conflict resolution algorithm: air traffic controller feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Survey on Artificial Intelligence (AI) and eXplainable AI in Air Traffic Management: Current Trends and Development with Future Research Trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Degas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Riyanul Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
+                <w:t xml:space="preserve">Shaibal Barua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Ferreira</w:t>
+                <w:t xml:space="preserve">Hamidur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 66 : 34th Conference of the European Association for Aviation Psychology, pp.270-278. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.1295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2022.12.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12031295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008704v1</w:t>
+                <w:t xml:space="preserve">hal-03673940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VETA: Visual eye-tracking analytics for the exploration of gaze patterns and behaviours</w:t>
               </w:r>
@@ -1969,51 +1969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Whitelock-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2090,51 +2090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chama Belkhiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlal Boudir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2207,51 +2207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébaï Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2337,51 +2337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Ruginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Duchowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2471,51 +2471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bongshin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2560,382 +2560,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalflow: Cross-Origin Flow Data Visualization for Urban Mobility</w:t>
+                <w:t xml:space="preserve">Structure-Aware Trail Bundling for Large DTI Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Pérez-Messina</w:t>
+                <w:t xml:space="preserve">Steven Bouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Graells-Garrido</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">Alexandru Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (11), pp.298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a13110298⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a13120316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029305v1</w:t>
+                <w:t xml:space="preserve">hal-03641308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Structure-aware Blending of Diverse Edge Bundling Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingliang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanyan Wang</w:t>
+                <w:t xml:space="preserve">Xinyuan Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baoquan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (1), pp.687-696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2934805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Aware Trail Bundling for Large DTI Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modalflow: Cross-Origin Flow Data Visualization for Urban Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Pérez-Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Bouma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Eduardo Graells-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a13120316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a13110298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641308v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Driven Combination of Animated Vector Field Visualizations</w:t>
               </w:r>
@@ -2947,51 +2947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Jesús Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (3), pp.429-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3038,51 +3038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flex-ER: A Platform to Evaluate Interaction Techniques for Immersive Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Jesús Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourang Irani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3129,51 +3129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ShapeWordle: Tailoring Wordles using Shape-aware Archimedean Spirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowei Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,51 +3276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio Focus: Interactive spatial sound coupled with haptics to improve sound source location in poor visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3449,51 +3449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Di Flumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, pp.art. no. 303. </w:t>
@@ -3544,51 +3544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive obstruction-free lensing for volumetric data visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traoré Sompagnimdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3635,77 +3635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving eye-tracking calibration accuracy using symbolic regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3752,51 +3752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanpath visualization and comparison using visual aggregation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3830,90 +3830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FiberClay: Sculpting Three Dimensional Trajectories to Reveal Structural Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3958,512 +3958,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the Art in Edge and Trail Bundling Techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interactive exploration of 3D scanned baggage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Traoré Sompagnimdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13213⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (1), pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2017.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559020v1</w:t>
+                <w:t xml:space="preserve">hal-01469783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Unambiguous Edge Bundling: Investigating Confluent Drawings for Network Visualization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional Data Exploration by Explicitly Controlled Animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes F Kruiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bach</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Hans-Jörg Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tim Dwyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2016.2598958⟩</w:t>
+              <w:t xml:space="preserve">Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/informatics4030026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354270v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Data Exploration by Explicitly Controlled Animation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Unambiguous Edge Bundling: Investigating Confluent Drawings for Network Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes F Kruiger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">Kim Marriott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Dwyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/informatics4030026⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp 541 - 550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2016.2598958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577836v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive exploration of 3D scanned baggage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">State of the Art in Edge and Trail Bundling Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (1), pp.27-33. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.Pages 619-645 </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCG.2017.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469783v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Decomposition for Bundled Simplification of Trail Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4536,77 +4536,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty visualization of gaze estimation to support operator-controlled calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4666,64 +4666,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Irina Fabrikant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4757,90 +4757,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Descriptive Framework for Temporal Data Visualizations Based on Generalized Space-Time Cubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4913,64 +4913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Diakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dagstuhl Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Data-Driven Storytelling 16061, 6 (2), pp 1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5017,51 +5017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization, Selection, and Analysis of Traffic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roeland Scheepens,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huub van de Wetering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5160,51 +5160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Blattler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Camachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent decision technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.125 - 135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5232,779 +5232,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo hour</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strip'Tic: le contrôle aérien au bout des doigts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ENAC Alumni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987548v1</w:t>
+                <w:t xml:space="preserve">hal-02917094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive image-based information visualization for aircraft trajectory analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Wind parameters extraction from aircraft trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gianazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady Andrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2014.03.005⟩</w:t>
+              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp 1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987451v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additions are biased by operands: evidence from repeated versus different operands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Tricot</w:t>
+                <w:t xml:space="preserve">Tangible augmented reality for air traffic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lesbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-013-0491-y⟩</w:t>
+              <w:t xml:space="preserve">Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp 54-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2627598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519392v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible augmented reality for air traffic control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+                <w:t xml:space="preserve">Additions are biased by operands: evidence from repeated versus different operands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pom Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébaï Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2627598⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Communications in Computer and Information Science, 78 (2), pp.248-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-013-0491-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016706v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind parameters extraction from aircraft trajectories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gennady Andrienko</w:t>
+                <w:t xml:space="preserve">Demo hour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Emre Karagozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Poupyrev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary K. Fedder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lining Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2014.01.005⟩</w:t>
+              <w:t xml:space="preserve">Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (3), pp 6-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2596630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987690v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strip'Tic: le contrôle aérien au bout des doigts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interactive image-based information visualization for aircraft trajectory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gianazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENAC Alumni</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.207-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2014.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917094v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundled visualization of dynamic graph and trail data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozan Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6090,77 +6090,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable analysis of movement data for extracting and exploring significant places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennady Andrienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Andrienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Rinzivillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6220,77 +6220,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual scanning as a reference framework for interactive representation design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (3), p. 196-211,. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6337,51 +6337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeleton-based edge bundling for graph visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozan Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando V Paulovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6454,51 +6454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoleView : an attribute and structure-based semantic lens for large element-based plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozan Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6550,130 +6550,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (106)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (109)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Neurophysiological Approach to Assess Optimal Human-Machine Teaming in the Critical Environment of Air Traffic Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Veyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6718,11465 +6718,11849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorimetric Compensation in Video Mapping for Luggage Inspection</w:t>
+                <w:t xml:space="preserve">Challenges in Synchronous &amp; Remote Collaboration Around Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlan Poyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Matthew Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Büschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Information Visualization Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013312200003912⟩</w:t>
+              <w:t xml:space="preserve">CHI 2026 - Annual CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3791117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191641v1</w:t>
+                <w:t xml:space="preserve">hal-05596985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenQA: A Method for Generating and Validating Question/Answer Pairs from Journalistic Data Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hurtut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 18th Pacific Visualization Conference (PacificVis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Taipei City, France. pp.296-306, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PacificVis64226.2025.00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundation Model ColorMap : A Framework for Extracting and Visualizing the Foundation Models’ Color Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Languénou Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Multi-modal Machine Learning, Explainable AI and Human-AI Teaming in Trusted Intelligent Systems for Remote Digital Towers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shahina Begum</w:t>
+                <w:t xml:space="preserve">Human-Machine Performance Envelope: Controller Adaptive Digital Assistant evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waleed Jmoona</w:t>
+                <w:t xml:space="preserve">Anna Vicario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricky S.D. Cruze</w:t>
+                <w:t xml:space="preserve">Alfonso Levantesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Torsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brais Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCC 2024: 2024 the 7th Artificial Intelligence and Cloud Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sesar innovation days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Ljubljana, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176482v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Only Image? Exploration of Audio-visual Content Retrieval in Egocentric Videos</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Colorimetric Compensation in Video Mapping for Luggage Inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlan Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Information Visualization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.947-954, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013312200003912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302445v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varif.ai to Vary and Verify User-Driven Diversity in Scalable Image Generation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of Multi-modal Machine Learning, Explainable AI and Human-AI Teaming in Trusted Intelligent Systems for Remote Digital Towers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobyen U Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaibal Barua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahina Begum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Jmoona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricky S.D. Cruze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIS '25: Designing Interactive Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCC 2024: 2024 the 7th Artificial Intelligence and Cloud Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Tokyo Japan, Japan. pp.26-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3719384.3719389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3715336.3735847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05176177v1</w:t>
+                <w:t xml:space="preserve">hal-05176482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Aircraft Atypical Approach Detection for Air Traffic Control</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing Trust in AI for Remote Digital Towers: From Gap Analysis to Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Veyrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Humm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Cavagnetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAA-EUROCONTROL-NTU, Jul 2024, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Sesar innovation days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636688v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards aircraft generic Quick Access Recorder fuel flow regression models for ADS-B data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Why Only Image? Exploration of Audio-visual Content Retrieval in Egocentric Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Ablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Xing Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurocontrol FAA NTU, Jul 2024, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636710v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working with Forensic Practitioners to Understand the Opportunities and Challenges for Mixed-Reality Digital Autopsy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Varif.ai to Vary and Verify User-Driven Diversity in Scalable Image Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Michelessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Y Lim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3544548.3580768⟩</w:t>
+              <w:t xml:space="preserve">DIS '25: Designing Interactive Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Madeira Portugal, Portugal. pp.1867 - 1885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3715336.3735847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999121v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LRP-GUS: A Visual Based Data Reduction Algorithm for Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Real Time Aircraft Atypical Approach Detection for Air Traffic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN 2023: Artificial Neural Networks and Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAA-EUROCONTROL-NTU, Jul 2024, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218733v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based Extraction of Navigation Features from Unsupervised Learning of Optic Flow Patterns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Towards aircraft generic Quick Access Recorder fuel flow regression models for ADS-B data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Computer Vision Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurocontrol FAA NTU, Jul 2024, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590636v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a good visual scan speed for military pilots?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Working with Forensic Practitioners to Understand the Opportunities and Challenges for Mixed-Reality Digital Autopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Pooryousef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonni Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Dwyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAS 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34849/cfsb-t270⟩</w:t>
+              <w:t xml:space="preserve">2023 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hamburg (D), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544548.3580768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641183v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Stress Through Thermal Imaging Cameras</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">LRP-GUS: A Visual Based Data Reduction Algorithm for Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Causse</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAS 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34849/cfsb-t270⟩</w:t>
+              <w:t xml:space="preserve">ICANN 2023: Artificial Neural Networks and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Heraklion, Greece. pp.337-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44192-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641174v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Trajectory Modification and Generation with FPCA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Event-based Extraction of Navigation Features from Unsupervised Learning of Optic Flow Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tushar Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Vienne (Online Streaming ), France. pp.702-710, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010836200003124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873429v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional switch from external toward internal world: a psychophysiological marker</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evaluating Stress Through Thermal Imaging Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Cognitive Aircraft Systems – ICCAS 2020</w:t>
+              <w:t xml:space="preserve">ICCAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34849/cfsb-t270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641163v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection of Epileptic Spikes in Intracerebral EEG with Convolutional Kernel Density Estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">What is a good visual scan speed for military pilots?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Camachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Human Computer Interaction Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0008877601010109⟩</w:t>
+              <w:t xml:space="preserve">ICCAS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34849/cfsb-t270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555030v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dear Pictograph: Investigating the Role of Personalization and Immersion for Consuming and Enjoying Visualizations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Attentional switch from external toward internal world: a psychophysiological marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '20 - 38th SIGCHI conference on Human Factors in computing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3313831.3376348⟩</w:t>
+              <w:t xml:space="preserve">1st International Conference on Cognitive Aircraft Systems – ICCAS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34849/cfsb-t270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888683v2</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaze Education in Piloting Training: A Way to Develop Adaptive Expertise ETH Library Gaze Education in Piloting Training: A Way to Develop Adaptive Expertise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interactive Trajectory Modification and Generation with FPCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETAVI 2020, Eye-Tracking in Aviation.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Tampa, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616611v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving Hearing, Haptics and Kinesthetics into Non-visual Interaction Concepts for an Augmented Remote Tower Environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Automatic Detection of Epileptic Spikes in Intracerebral EEG with Convolutional Kernel Density Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-41590-7_4⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Human Computer Interaction Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.101-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008877601010109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917073v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-tracking and Virtual Reality in 360-degrees: exploring two ways to assess attentional orienting in rear space</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dear Pictograph: Investigating the Role of Personalization and Immersion for Consuming and Enjoying Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Romat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fereshteh Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Eye Tracking Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3379157.3391418⟩</w:t>
+              <w:t xml:space="preserve">CHI '20 - 38th SIGCHI conference on Human Factors in computing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.221:1-221:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3313831.3376348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641282v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IATK: An Immersive Analytics Toolkit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gaze Education in Piloting Training: A Way to Develop Adaptive Expertise ETH Library Gaze Education in Piloting Training: A Way to Develop Adaptive Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Camachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2019 IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VR.2019.8797978⟩</w:t>
+              <w:t xml:space="preserve">ETAVI 2020, Eye-Tracking in Aviation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000407622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288638v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Multimodal Augmentations Contribution to Remote Control Tower Contexts for Air Traffic Management</w:t>
+                <w:t xml:space="preserve">Involving Hearing, Haptics and Kinesthetics into Non-visual Interaction Concepts for an Augmented Remote Tower Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUCAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0007400300500061⟩</w:t>
+              <w:t xml:space="preserve">VISIGRAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.73-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41590-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139597v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye Gesture in a Mixed Reality Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Eye-tracking and Virtual Reality in 360-degrees: exploring two ways to assess attentional orienting in rear space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebai Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pom Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUCAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0007684001830187⟩</w:t>
+              <w:t xml:space="preserve">Symposium on Eye Tracking Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Stuttgart, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3379157.3391418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073441v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data multiplexing through animated texture orientation and color</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Investigating Multimodal Augmentations Contribution to Remote Control Tower Contexts for Air Traffic Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP 2019 - Proceedings of the 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0007391602890296⟩</w:t>
+              <w:t xml:space="preserve">HUCAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Prague, Czech Republic. pp 50-61 / ISBN: 978-989-758-354-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007400300500061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120615v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional orienting in real and virtual 360-degree environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Eye Gesture in a Mixed Reality Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETRA '19, 11th ACM Symposium on Eye Tracking Research &amp; Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3314111.3322871⟩</w:t>
+              <w:t xml:space="preserve">HUCAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.P. 183 - 187 /ISBN: 978-989-758-354-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007684001830187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267177v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional orienting in virtual reality using endogenous and exogenous cues in auditory and visual modalities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">IATK: An Immersive Analytics Toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACM Symposium on Eye Tracking Research &amp; Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3317959.3321490⟩</w:t>
+              <w:t xml:space="preserve">VR 2019 IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2019.8797978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147038v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EyeFlow: pursuit interactions using an unmodified camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
+                <w:t xml:space="preserve">Attentional orienting in real and virtual 360-degree environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébaï Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETRA '19, Symposium on Eye Tracking Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3314111.3319820⟩</w:t>
+              <w:t xml:space="preserve">ETRA '19, 11th ACM Symposium on Eye Tracking Research &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Denver, United States. pp.1-3, ISBN: 978-1-4503-6709-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3314111.3322871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917115v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LIDAR Interactive Data Visualization for Ground Aircraft Detection at Small Airports</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">EyeFlow: pursuit interactions using an unmodified camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cousy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETRA '19, Symposium on Eye Tracking Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Denver, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3314111.3319820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558005v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persuasive Data Videos: Investigating Persuasive Self-Tracking Feedback with Augmented Data Videos</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Attentional orienting in virtual reality using endogenous and exogenous cues in auditory and visual modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébaï Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charra Pom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peysakhovich Vsevolod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA 2019, Annual Symposium Informatics: From Data to Knowledge to Action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th ACM Symposium on Eye Tracking Research &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3317959.3321490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561809v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Body Tangible Interaction: Using the Body to Support Tangible Manipulations for Immersive Environments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Data multiplexing through animated texture orientation and color</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Jesús Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1_26⟩</w:t>
+              <w:t xml:space="preserve">VISIGRAPP 2019 - Proceedings of the 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.289-296., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007391602890296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278309v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Machine Interaction Assessment by Neurophysiological Measures: A Study on Professional Air Traffic Controllers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Persuasive Data Videos: Investigating Persuasive Self-Tracking Feedback with Augmented Data Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Kyoung Choe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumiko Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Fatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bongshin Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBMC 2018, 40th International Engineering in Medicine and Biology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMIA 2019, Annual Symposium Informatics: From Data to Knowledge to Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843724v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiles as Portals for Interacting with Virtual Data Visualizations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">On-Body Tangible Interaction: Using the Body to Support Tangible Manipulations for Immersive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jens Grubert</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 7: Data Visualization on Mobile Devices at CHI 2018, Conference on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.471-492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767415v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Word: A Multimodal Password Entry Method for Ad-hoc Authentication Based on Digits' Shape and Smooth Pursuit Eye Movements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A LIDAR Interactive Data Visualization for Ground Aircraft Detection at Small Airports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Jesús Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cousy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI '18, 20th ACM International Conference on Multimodal Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936330v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitive visualization technique to support eye tracking data analysis: A user-study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Path Word: A Multimodal Password Entry Method for Ad-hoc Authentication Based on Digits' Shape and Smooth Pursuit Eye Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETVIS’18: 3rd Workshop on Eye Tracking and Visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3205929.3205939⟩</w:t>
+              <w:t xml:space="preserve">ICMI '18, 20th ACM International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Boulder, United States. pp.268-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3242969.3243008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799477v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du corps comme support à l'interaction à distance avec un dispositif à multiple degrés de libertés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Intuitive visualization technique to support eye tracking data analysis: A user-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETVIS’18: 3rd Workshop on Eye Tracking and Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Varsovie, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3205929.3205939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898853v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InPhysible: Camouflage Against Video-Based Physiological Measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mobiles as Portals for Interacting with Virtual Data Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pahud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Ofek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Grubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2018, 40th International Engineering in Medicine and Biology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop 7: Data Visualization on Mobile Devices at CHI 2018, Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917102v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-Based Information Visualization Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Human-Machine Interaction Assessment by Neurophysiological Measures: A Study on Professional Air Traffic Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Visu 2018 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EBMC 2018, 40th International Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807811v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiolens: Remote Physiological Monitoring in a Mixed Reality Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Utilisation du corps comme support à l'interaction à distance avec un dispositif à multiple degrés de libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mcduff</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGGRAPH 2017, 44th Conference on Computer Graphics and Interactive Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. 11p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598860v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFTEB: Edge Bundling of Huge Graphs by the Fast Fourier Transform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">InPhysible: Camouflage Against Video-Based Physiological Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mcduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PacificVis 2017, 10th IEEE Pacific Visualization Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PACIFICVIS.2017.8031594⟩</w:t>
+              <w:t xml:space="preserve">EMBC 2018, 40th International Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. pp.5784-5789, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533755v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse and vital sign measurement in mixed reality using a HoloLens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Image-Based Information Visualization Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mar Gonzalez-Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ACM Symposium on Virtual Reality Software and Technology (VRST '17)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Visu 2018 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688220v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du dispositif PiGaT (PilotGazeTrainer) pour l'entraînement des stratégies visuelles d'élèves pilotes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pulse and vital sign measurement in mixed reality using a HoloLens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mcduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Gonzalez-Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004119⟩</w:t>
+              <w:t xml:space="preserve">23rd ACM Symposium on Virtual Reality Software and Technology (VRST '17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. pp.34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3139131.3139134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383966v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAP: Collaborative advanced planning, trade-off between airspace management and optimized flight performance: Demonstration of En-Route reduced airspace congestion through collaborative flight planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">FFTEB: Edge Bundling of Huge Graphs by the Fast Fourier Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Estelle Le Guilcher</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2016, IEEE/AIAA 35th Digital Avionics Systems Conference </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7777947⟩</w:t>
+              <w:t xml:space="preserve">PacificVis 2017, 10th IEEE Pacific Visualization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PACIFICVIS.2017.8031594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465908v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animations 25 Years Later: New Roles and Opportunities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cardiolens: Remote Physiological Monitoring in a Mixed Reality Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mcduff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI 16, International Working Conference on Advanced Visual Interfaces </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGGRAPH 2017, 44th Conference on Computer Graphics and Interactive Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. pp.ISBN:10.1145/3084822.3084834, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3084822.3084834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2909132.2909255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01322962v1</w:t>
+                <w:t xml:space="preserve">hal-01598860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive solutions for future Air Traffic Control and Management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">CAP: Collaborative advanced planning, trade-off between airspace management and optimized flight performance: Demonstration of En-Route reduced airspace congestion through collaborative flight planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Ducas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Le Guilcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS Companion '16, ACM Companion on Interactive Surfaces and Spaces </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2016, IEEE/AIAA 35th Digital Avionics Systems Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sacramento, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7777947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3009939.3009944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01405290v1</w:t>
+                <w:t xml:space="preserve">hal-01465908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory Study with Eye Tracking Devices to Build Interactive Systems for Air Traffic Controllers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Animations 25 Years Later: New Roles and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Plaisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Chalbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI-Aero 2016, International Conference on Human-Computer Interaction in Aerospace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2950112.2964584⟩</w:t>
+              <w:t xml:space="preserve">AVI 16, International Working Conference on Advanced Visual Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2016, Bari, Italy. pp.280-287 / ISBN : 978-1-4503-4131-8 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2909132.2909255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366998v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Requirements to Integrate Eye Trackers in Simulation Environments: Aeronautical Use Case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Évaluation du dispositif PiGaT (PilotGazeTrainer) pour l'entraînement des stratégies visuelles d'élèves pilotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Camachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Blättler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES-IDT-15, 7th International KES Conference on Intelligent decision technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.177-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166364v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Display Design and User Characteristics Matter in Animations? An Empirical Study with Air Traffic Control Displays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Immersive solutions for future Air Traffic Control and Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Dwyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2015, 27th International Cartographic Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISS Companion '16, ACM Companion on Interactive Surfaces and Spaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Niagara Falls, Canada. pp 25-31, ISBN: 978-1-4503-4530-9 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3009939.3009944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202450v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e-ATC : utilisation d'un eye tracker pour instrumenter l'activité du contrôle aérien</w:t>
+                <w:t xml:space="preserve">Exploratory Study with Eye Tracking Devices to Build Interactive Systems for Air Traffic Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traoré Sompagnimdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2820619.2820631⟩</w:t>
+              <w:t xml:space="preserve">HCI-Aero 2016, International Conference on Human-Computer Interaction in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2950112.2964584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218645v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundling, Simplification de Graphes par Agrégation Visuelle : Etat de l'Art et Défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2015, 27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2820619.2820629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual analytics for the interpretation of fluency tests during Alzheimer evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">e-ATC : utilisation d'un eye tracker pour instrumenter l'activité du contrôle aérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Traoré Sompagnimdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Marmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Zimmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAHC '15 Workshop on Visual Analytics in Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2836034.2836037⟩</w:t>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2820631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305917v2</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribute-Driven Edge Bundling for General Graphs with Applications in Trail Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">How Do Display Design and User Characteristics Matter in Animations? An Empirical Study with Air Traffic Control Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Irina Fabrikant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PacificVis 2015, 8th IEEE Pacific Visualization Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">ICC 2015, 27th International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil. pp.ISBN: 978-85-88783-11-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158976v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribute-driven edge bundling for general graphs with applications in trail analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design Requirements to Integrate Eye Trackers in Simulation Environments: Aeronautical Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Blättler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th IEEE Pacific Visualization Symposium (PacificVis 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KES-IDT-15, 7th International KES Conference on Intelligent decision technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sorrento, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411568v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Think different: how we completely changed the visualization of Pseudo-Pilots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Visual analytics for the interpretation of fluency tests during Alzheimer evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Jestin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GI 2015, Graphics Interface 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VAHC '15 Workshop on Visual Analytics in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. pp.ISBN:978-1-4503-3671-0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2836034.2836037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166368v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305917v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Data Videos: Looking at Narrative Visualization through the Cinematography Lens</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Attribute-Driven Edge Bundling for General Graphs with Applications in Trail Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pourang Irani</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '15 33rd Annual ACM Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PacificVis 2015, 8th IEEE Pacific Visualization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Hangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159202v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Temporal Data Visualizations Based on Space-Time Cube Operations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Attribute-driven edge bundling for general graphs with applications in trail analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Conference on Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 8th IEEE Pacific Visualization Symposium (PacificVis 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Hangzhou, China. pp. 39-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PACIFICVIS.2015.7156354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006140v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions gestuelles pour Strip’TIC, un environnement tangible pour les contrôleurs aériens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Think different: how we completely changed the visualization of Pseudo-Pilots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2014, 26th International Conference of "Association Francophone d'Interaction Homme-Machine"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GI 2015, Graphics Interface 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Hailfax, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086464v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Frequent Itemsets with Nested Circular Layout and Bundling Algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Understanding Data Videos: Looking at Narrative Visualization through the Cinematography Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fereshteh Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bongshin Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Visual Computing - ISVC 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41939-3_38⟩</w:t>
+              <w:t xml:space="preserve">CHI '15 33rd Annual ACM Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2015, Seoul, South Korea. pp.1459-1468 / 978-1-4503-3145-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141434v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Maps Exploration trough Kernel Density Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Visualization of Frequent Itemsets with Nested Circular Layout and Bundling Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS Workshop Visualizing Electronic Health Record Data (EHRVis 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Visual Computing - ISVC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rethymnon, Greece. pp.396-405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41939-3_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522067v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Tunneling : Interactive Exploration and Selection in Volumetric Datasets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions gestuelles pour Strip’TIC, un environnement tangible pour les contrôleurs aériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joran Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paoleschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PacificVis 2014, IEEE Pacific Visualization Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PacificVis.2014.61⟩</w:t>
+              <w:t xml:space="preserve">IHM 2014, 26th International Conference of "Association Francophone d'Interaction Homme-Machine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Villeneuve d'Ascq, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2670444.2670457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987415v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Visualization to Association Rules : an automatic approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Review of Temporal Data Visualizations Based on Space-Time Cube Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCCG 2013, Spring Conference on Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurographics Conference on Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Swansea, Wales, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078330v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible Encoding of Temporal Data in Air Traffic Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cognitive Maps Exploration trough Kernel Density Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Amieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2013 workshop, Avec le temps!: time, tempo, and turns in human-computer interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE VIS Workshop Visualizing Electronic Health Record Data (EHRVis 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Maryland; Vienna University of Technology, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301474v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grooming the hairball - how to tidy up network visualizations?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Color Tunneling : Interactive Exploration and Selection in Volumetric Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOVIS 2013, IEEE Information Visualization Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PacificVis 2014, IEEE Pacific Visualization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Yokohama, Japan. pp 225-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PacificVis.2014.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912739v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flights in my hands : coherence concerns in designing Strip'TIC, a tangible space for air traffic controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lesbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2013, SIGCHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France. pp 2175-2184, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2470654.2481300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing and improving 3D rotation transition in dense visualizations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Grooming the hairball - how to tidy up network visualizations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jörg Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI 2013, 27th International British Computer Society Human Computer Interaction Conference : The Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">INFOVIS 2013, IEEE Information Visualization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879670v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining aeronautical data by using visualized driven rules extraction approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Tangible Encoding of Temporal Data in Air Traffic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lesbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIATM 2013, 2nd International Conference on Interdisciplinary Science for Innovative Air Traffic Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CHI 2013 workshop, Avec le temps!: time, tempo, and turns in human-computer interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867875v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de bundling : un cas d'étude pour l'exploration de grandes quantités d'informations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">From Visualization to Association Rules : an automatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISU 2013, Journée d'étude pour les communautés de visualisation scientifique (SciVis) et de visualisation d'information (InfoVis)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCCG 2013, Spring Conference on Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2013, Smolenice, Slovakia. pp 57-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2508244.2508252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878689v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When paper meets multi-touch : a study of multi-modal interactions in air traffic controls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mining aeronautical data by using visualized driven rules extraction approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERACT 2013, 14th IFIP-TC13 International Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp xxxx</w:t>
+              <w:t xml:space="preserve">ISIATM 2013, 2nd International Conference on Interdisciplinary Science for Innovative Air Traffic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879700v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Paper Meets Multi-touch: A Study of Multi-modal Interactions in Air Traffic Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Techniques de bundling : un cas d'étude pour l'exploration de grandes quantités d'informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VISU 2013, Journée d'étude pour les communautés de visualisation scientifique (SciVis) et de visualisation d'information (InfoVis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504884v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamorphose : la manipulation libre et simplifiée de visualisations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Assessing and improving 3D rotation transition in dense visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UIST 2013, 26th annual ACM symposium on User interface software and technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HCI 2013, 27th International British Computer Society Human Computer Interaction Conference : The Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876530v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth bundling of large streaming and sequence graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">When paper meets multi-touch : a study of multi-modal interactions in air traffic controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Savery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lesbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PacificVis 2013, 6th IEEE Pacific Visualization Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERACT 2013, 14th IFIP-TC13 International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878680v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active progress bars : aiding the switch to temporary activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">When Paper Meets Multi-touch: A Study of Multi-modal Interactions in Air Traffic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Savery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Riche</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lesbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI 2012, 26th BCS Conference on Human Computer Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp.196-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40477-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022318v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histomages: fully synchronized views for image editing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Smooth bundling of large streaming and sequence graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UIST 2012 - 25th ACM Symposium on User Interface Software and Technology (2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2380116.2380152⟩</w:t>
+              <w:t xml:space="preserve">PacificVis 2013, 6th IEEE Pacific Visualization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Sydney, Australia. pp 41-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PacificVis.2013.6596126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746880v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph bundling by Kernel Density Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Métamorphose : la manipulation libre et simplifiée de visualisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Brosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Nacenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROVIS 2012, Eurographics Conference on Visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03079.x⟩</w:t>
+              <w:t xml:space="preserve">UIST 2013, 26th annual ACM symposium on User interface software and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, St Andrews, United Kingdom. pp 97-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2501988.2502046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022472v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strip-TIC : exploring augmented paper strips for Air Traffic Controllers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">ADVISU : interactive visualization of anomalies and dependencies from massive scientific datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI 2012, International Working Conference on Advanced Visual Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2012, 12ème Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022465v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVISU : interactive visualization of anomalies and dependencies from massive scientific datasets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Strip-TIC : exploring augmented paper strips for Air Traffic Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lesbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2012, 12ème Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AVI 2012, International Working Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Capri Island, Italy. pp 225-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2254556.2254598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879080v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data visualization techniques for airspace flow modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Graph bundling by Kernel Density Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Féron</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIDU 2012, Conference on Intelligent Data Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CIDU.2012.6382187⟩</w:t>
+              <w:t xml:space="preserve">EUROVIS 2012, Eurographics Conference on Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Vienna, Austria. pp 865-874, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03079.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022432v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'outils de Visual Data Mining pour l'exploration d'un ensemble de règles d'association</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Active progress bars : aiding the switch to temporary activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Girouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HCI 2012, 26th BCS Conference on Human Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Birmingham, United Kingdom. pp xxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022276v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring spatiotemporal patterns by integrating visual analytics with a moving objects database system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histomages: fully synchronized views for image editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS 2011, 19th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2093973.2094060⟩</w:t>
+              <w:t xml:space="preserve">UIST 2012 - 25th ACM Symposium on User Interface Software and Technology (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Oct 2012, Boston, United States. pp.281-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2380116.2380152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022468v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du circuit visuel des contrôleurs aériens pour relier les données entre visualisations en utilisant des transitions animées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Data visualization techniques for airspace flow modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Marzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2044354.2044366⟩</w:t>
+              <w:t xml:space="preserve">CIDU 2012, Conference on Intelligent Data Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Boulder, United States. pp 79 - 86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIDU.2012.6382187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022274v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire du stylo électronique pour le contrôle aérien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">From movement tracks through events to places : extracting and characterizing significant places from mobility data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady Andrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Andrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Rinzivillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VAST 2011, IEEE Conference on Visual Analytics Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Providence, United States. pp 161-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VAST.2011.6102454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2044354.2044373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022246v1</w:t>
+                <w:t xml:space="preserve">hal-01022470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of uncertainty for Air Traffic Controllers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Active progress bars : facilitating the switch to temporary activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Girouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Plaisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VisWeek 2011, Working with Uncertainty Workshop : Representation, Quantification, Propagation, Visualization, and Communication of Uncertainty</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI EA 2011, ACM Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vancouver, Canada. pp 1963-1968, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1979742.1979883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938685v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From movement tracks through events to places : extracting and characterizing significant places from mobility data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Visualization of uncertainty for Air Traffic Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Wrobel</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAST 2011, IEEE Conference on Visual Analytics Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VisWeek 2011, Working with Uncertainty Workshop : Representation, Quantification, Propagation, Visualization, and Communication of Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Providence, United States. pp xxxx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VAST.2011.6102454⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022470v1</w:t>
+                <w:t xml:space="preserve">hal-00938685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active progress bars : facilitating the switch to temporary activities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring spatiotemporal patterns by integrating visual analytics with a moving objects database system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Hartmut Güting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady Andrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Andrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI EA 2011, ACM Conference on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GIS 2011, 19th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Chicago, United States. pp 505-508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2093973.2094060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1979742.1979883⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022469v1</w:t>
+                <w:t xml:space="preserve">hal-01022468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizing semantic lenses for large element-based plots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Amélioration du circuit visuel des contrôleurs aériens pour relier les données entre visualisations en utilisant des transitions animées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCI/IPA/SIKS/ICT-OPEN 2011, 16th Annual Conference of the Advanced School for Computing and Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2044354.2044366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022464v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting and improving perception of 3D rotation-based transitions between 2D visualizations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Etude exploratoire du stylo électronique pour le contrôle aérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Nadfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_75⟩</w:t>
+              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2044354.2044373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022319v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory design for the visualization of airspace configuration forecasts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'outils de Visual Data Mining pour l'exploration d'un ensemble de règles d'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Beboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2010, 4th International Conference on Research in Air Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2044354.2044369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938480v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of aircraft trails by Air Traffic Experts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Generalizing semantic lenses for large element-based plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOVIS 2010, IEEE Information Visualization Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">ASCI/IPA/SIKS/ICT-OPEN 2011, 16th Annual Conference of the Advanced School for Computing and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Veldhoven, Netherlands. pp 171-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078128v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual analysis to support exploration of recorded UAV data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Experimenting and improving perception of 3D rotation-based transitions between 2D visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Tissoires</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUMOUS 2010, Conference on Humans Operating Unmanned Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.531-534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022251v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation as a tool for efficient visualization of geographical and temporal data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A participatory design for the visualization of airspace configuration forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saporito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gianazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Beboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2010, 13th International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Guimarães, Portugal. pp xxx</w:t>
+              <w:t xml:space="preserve">ICRAT 2010, 4th International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022250v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A descriptive model of visual scanning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Exploration of aircraft trails by Air Traffic Experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIV 2010, Conference on BEyond time and errors novel evaLuation methods for Information Visualization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFOVIS 2010, IEEE Information Visualization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022259v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic generation of metro-like maps to display flight routes for air traffic controllers: structure and color optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Visual analysis to support exploration of recorded UAV data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tissoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI 2010, International Working Conference on Advanced Visual Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HUMOUS 2010, Conference on Humans Operating Unmanned Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Toulouse, France. pp xxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022249v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal data visualizations for Air Traffic Controllers (ATC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Accumulation as a tool for efficient visualization of geographical and temporal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tissoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2009, ACM Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Boston, United States</w:t>
+              <w:t xml:space="preserve">AGILE 2010, 13th International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Guimarães, Portugal. pp xxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879033v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FromDaDy : spreading aircraft trajectories across views to support iterative queries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A descriptive model of visual scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOVIS 2009, IEEE Information Visualization Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2009.145⟩</w:t>
+              <w:t xml:space="preserve">BELIV 2010, Conference on BEyond time and errors novel evaLuation methods for Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States. pp 35-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2110192.2110198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022260v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et placement de couleurs sur une vue de type métro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">An automatic generation of metro-like maps to display flight routes for air traffic controllers: structure and color optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2009, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1629826.1629835⟩</w:t>
+              <w:t xml:space="preserve">AVI 2010, International Working Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Roma, Italy. pp 233-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1842993.1843034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022164v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Physiological User's Response as a Clue to Assess Visual Variables Effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCD 2009, Proceedings of the 1st International Conference on Human Centered Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, San Diego, United States. pp 167-176, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02806-9_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dataflow model : a characterization and a data exploration tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Génération et placement de couleurs sur une vue de type métro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOVIS 2009, IEEE Information Visualization Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2009, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Grenoble, France. pp 55-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904545v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations écologiques de données temporelles : exemples et apports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">FromDaDy : spreading aircraft trajectories across views to support iterative queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tissoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2009, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1629826.1629832⟩</w:t>
+              <w:t xml:space="preserve">INFOVIS 2009, IEEE Information Visualization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Atlantic City, United States. pp 1017-1024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2009.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022262v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FromDaDy, a new ATC data exploration tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Temporal data visualizations for Air Traffic Controllers (ATC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INO 2009, 8th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Brétigny-sur-Orge, France</w:t>
+              <w:t xml:space="preserve">CHI 2009, ACM Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904557v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution to interface evolution issues : the multi-layer interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The dataflow model : a characterization and a data exploration tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raïlane Benhacene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2008, 26th CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFOVIS 2009, IEEE Information Visualization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Atlantic City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022611v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Characterizing Visualizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Représentations écologiques de données temporelles : exemples et apports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSV-IS 2008, 15th conference on Design Specification and Verification of Interactive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-70569-7_26⟩</w:t>
+              <w:t xml:space="preserve">IHM 2009, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Grenoble, France. pp 33-42, ISBN 978-1-60558-461-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02917082v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Infovis approach to compare ATC comets : A theoretical basis for comparing visual entities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">FromDaDy, a new ATC data exploration tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tissoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2008, 3rd International Conference on Research in Air Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Fairfax, United States</w:t>
+              <w:t xml:space="preserve">INO 2009, 8th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Brétigny-sur-Orge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904552v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension d'un modèle de visualisation pour la caracterisation d'interfaces graphiques dynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A solution to interface evolution issues : the multi-layer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïlane Benhacene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2007, 19ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1541436.1541444⟩</w:t>
+              <w:t xml:space="preserve">CHI 2008, 26th CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Florence, Italy. pp 2715-2720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1358628.1358750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044598v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxinomie de représentations graphiques dynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Towards Characterizing Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM' 07, 19th International Conference of the Association Francophone d'Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1541436.1541481⟩</w:t>
+              <w:t xml:space="preserve">DSV-IS 2008, 15th conference on Design Specification and Verification of Interactive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Kingston, Canada. pp.287-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70569-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969763v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the problem of flight integration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">An Infovis approach to compare ATC comets : A theoretical basis for comparing visual entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATM 2007, 7th USA/ Europe Air Traffic Management Research and Developpment Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp xxxx</w:t>
+              <w:t xml:space="preserve">ICRAT 2008, 3rd International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Fairfax, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940958v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Extension d'un modèle de visualisation pour la caracterisation d'interfaces graphiques dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IHM 2007, 19ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp 39-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1541436.1541444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tackling the problem of flight integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïlane Benhacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATM 2007, 7th USA/ Europe Air Traffic Management Research and Developpment Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp xxxx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxinomie de représentations graphiques dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IHM' 07, 19th International Conference of the Association Francophone d'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1541436.1541481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A taxonomy of dynamic ATC visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARE-INO 2007, 6th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Brétigny-sur-Orge, France. pp 253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18186,349 +18570,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Development of Optic Flow Processing in Primates Using Spiking Neural Networks and Hebbian Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Eye movement detection in military aeronautics using EOG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Alhilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Camachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit R Cottereau</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernstein Conference 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroergonomics Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/h0093391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762817v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye movement detection in military aeronautics using EOG</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modeling the Development of Optic Flow Processing in Primates Using Spiking Neural Networks and Hebbian Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tushar Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit R Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroergonomics Conference 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bernstein Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364694v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptic Spikes Detection and Visualization in Intracerebral EEG with Convolutional Kernel Density Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIRED: Workshop on Intracranial Recordings in humans: Epilepsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18538,205 +18922,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Augusto de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Paljic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kerren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 1474, 2022, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-94893-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Driven Storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Diakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18744,122 +19128,122 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A K Peters/CRC Press pp.296 2018, 9781138197107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-Based Visualization: Interactive Multidimensional Data Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morgan &amp; Claypool, 4, pp.1-127, 2015, Synthesis Lectures on Visualization, 9781627057585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2200/S00688ED1V01Y201512VIS006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18869,621 +19253,621 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past, current and future trend for the usage of extend reality (XR) in aviation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Psychology and Human Factors: Applied Methods and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9781616766474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisensory Immersive Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Mccormack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Itoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11190, Springer, pp.57-94, 2018, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye Movements Data Processing for Ab Initio Military Pilot Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Blatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Camachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Decision Technologies Proceedings of the 7th KES International Conference on Intelligent Decision Technologies (KES-IDT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, Springer, pp 125-135, 2015, Smart Innovation, Systems and Technologies, 978-3-319-19856-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19857-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalability Considerations for Multivariate Graph Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J. Jankun-Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Holten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Nöllenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multivariate Network Visualization : Dagstuhl Seminar #13201, Dagstuhl Castle, Germany, May 12-17, 2013, Revised Discussions, Part II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8380, Springer, pp 207-235, 2013, Lecture Notes in Computer Science, 978-3-319-06792-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-06793-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air traffic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennady Andrienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Andrienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Hartmut Guting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Sakr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility data : modeling, management, and understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp 240-258, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19493,1282 +19877,1282 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for selecting a portion of an encephalographic signal, devices and corresponding program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 20240398319. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTÈME DE GESTION DE MESSAGES MULTI-INTERLOCUTEURS, NOTAMMENT POUR PLATEFORME DE TOUR DE CONTRÔLE VIRTUELLE MULTI-AÉRODROMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïlane Benhacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2020182693A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for detection of entities in an environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Method and apparatus for managing vertices in an image space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Switzerland, Patent n° : WO2019206645A1. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Switzerland, Patent n° : WO2019162205A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988023v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for managing vertices in an image space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Method and apparatus for detection of entities in an environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Switzerland, Patent n° : WO2019162205A1. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïlane Benhacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Switzerland, Patent n° : WO2019206645A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988036v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and apparatus monitoring a space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïlane Benhacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 3 561 793 A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphics processor and method of image generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Switzerland, Patent n° : WO2019162202A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective display in an environment defined by a data set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Selective display in a computer generated environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traoré Sompagnimdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP 3404620. 2018</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US20170301147A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191235v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective display in a computer generated environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Selective display in an environment defined by a data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traoré Sompagnimdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US20170301147A1. 2018</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP 3404620. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894853v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random path generation upon functional decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3279868. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical representation in gaze tracking interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Zoom effect in gaze tracking interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US20170108923A1. 2017</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US20170108924A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903632v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curve editing mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Smart pan for representation of physical space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US20170278284A1. 2017</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US2017109007. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895108v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart pan for representation of physical space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Historical representation in gaze tracking interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US2017109007. 2017</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US20170108923A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064974v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoom effect in gaze tracking interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Curve editing mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US20170108924A1. 2017</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US20170278284A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690585v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boolean object management in 3d display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traoré Sompagnimdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : EP3223247A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point of view selection in virtual 3d environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20170278300A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object definition in virtual 3d environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traoré Sompagnimdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20170278298A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete and continuous selection interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : EP3223243A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20778,153 +21162,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y aura-t-il un contrôleur dans la tour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color Tunneling : Interactive Exploration and Selection in Volumetric Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20934,117 +21318,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulating the design rationale of visual representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426040v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21054,100 +21438,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de visualisations et exploration interactive de grandes quantités de données multidimensionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paul Sabatier - Toulouse III, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010ESAE0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00610623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21157,105 +21541,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward image based algorithm to support interactive data exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Toulouse 3, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01132020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId564"/>
+      <w:footerReference w:type="default" r:id="rId577"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21323,51 +21707,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F07A758"/>
+    <w:nsid w:val="14C0197B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21554,51 +21938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-hurter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4318-6717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162363176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285479067" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432771643" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Berthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2024.110350" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04891425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ablaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Estecio Marcilio-Jr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Xing Ng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti9070066" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Servais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Truong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dwyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaval Vyas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti9020010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04595774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Rogowitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Andry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Romat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3336588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04396529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Servais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.104041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Riedinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000253" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04409435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Michelessa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ng Suat Ling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc7030149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03673940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Riyanul Islam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaibal Barua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidur Rahman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031295" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03660605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jarry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoctar Hassoumi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-022-00577-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03931470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1063228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingliang Xue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhai Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Han" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3187425" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04008704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03673359v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goodwin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Whitelock-Jones" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Lawrence" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.02.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03769748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Belkhiria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atlal Boudir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22134914" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision6010003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03673977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lanini-Maggi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ruginski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Shipley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Duchowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2021.100127" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02948606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Brown" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongshin Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Drucker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3030435" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03029305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez-Messina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Graells-Garrido" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lobo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13110298" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917109v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Yan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoquan Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934805" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bouma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Telea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13120316" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02907118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13992" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03094867v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourang Irani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427323" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02399743v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyi Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Bao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934783" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02100767v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reynal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Aric&#242;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toupillier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Borghini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.04.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268355v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Di Flumeri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00303" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01875226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traor&#233; Sompagnimdi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.286469" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02072704v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213675" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01741463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.10.5.9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Riche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865191" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01559020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lhuillier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13213" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01354270v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry Riche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Marriott" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598958" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01577836v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F Kruiger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Schulz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics4030026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01469783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587221v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2744338" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01708653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.10.5.6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01256577v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maggi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Irina Fabrikant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart.3176" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01303506v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12804" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01348422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Diakopoulos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.6.2.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206660v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Scheepens," TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub van de Wetering" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarke J. van Wijk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467112" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347282v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Blattler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Camachon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19857-6_12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Emre Karagozler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Poupyrev" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary K. Fedder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Suzuki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lining Yao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2596630" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.03.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016706v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lesbordes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627598" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987690v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2014.01.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879736v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ersoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijmen Klein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.246" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021632v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Andrienko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Rinzivillo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wrobel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.311" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021602v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473871611415988" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021607v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando V Paulovich" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cantareira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.233" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.223" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05559117v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Veyrie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kebir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-12392-3_12" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05191641v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lan Poyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013312200003912" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05382042v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lecardonnel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis64226.2025.00036" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05020362v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langu&#233;nou Eric" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176482v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobyen U Ahmed" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahina Begum" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Jmoona" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky S.D. Cruze" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719384.3719389" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302445v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ng" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Y Lim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715336.3735847" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636688v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636710v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03999121v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Pooryousef" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580768" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04218733v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44192-9_27" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590636v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fricker" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Chauhan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cottereau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010836200003124" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641183v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/cfsb-t270" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641174v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873429v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641163v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02555030v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008877601010109" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02888683v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Amini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376348" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02616611v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000407622" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917073v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641282v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebai Soret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khazar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379157.3391418" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02288638v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797978" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02139597v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007400300500061" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02073441v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007684001830187" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02120615v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007391602890296" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267177v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3322871" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02147038v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charra Pom" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peysakhovich Vsevolod" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317959.3321490" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917115v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3319820" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02558005v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02561809v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Kyoung Choe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Sakamoto" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Fatmi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02278309v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Sa&#239;di" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_26" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01843724v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513212" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01767415v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pahud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Ofek" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grubert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01936330v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242969.3243008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799477v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205929.3205939" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898853v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917102v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcduff" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513662" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01807811v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01598860v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3084822.3084834" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01533755v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2017.8031594" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01688220v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gonzalez-Franco" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3139134" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383966v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bl&#228;ttler" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004119" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01465908v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brenier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ducas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Guilcher" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7777947" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01322962v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Plaisant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chalbi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909255" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01405290v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009939.3009944" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01366998v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964584" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166364v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01202450v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218645v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Marmisse" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmerman" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Andr&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820631" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218625v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820629" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305917v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2836034.2836037" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01158976v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411568v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2015.7156354" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166368v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01159202v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702431" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006140v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086464v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gauthier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Marcy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duprat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paoleschi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670457" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141434v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bothorel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41939-3_38" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522067v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987415v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Taylor" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis.2014.61" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078330v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508244.2508252" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301474v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912739v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876550v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481300" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879670v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867875v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00878689v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879700v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Savery" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01504884v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicholas Graham" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1_12" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876530v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brosz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Nacenta" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pusch" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501988.2502046" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00878680v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis.2013.6596126" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022318v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cowan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Girouard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746880v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2380116.2380152" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022472v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03079.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022465v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254598" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879080v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022432v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIDU.2012.6382187" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022276v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044369" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022468v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sakr" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Behr" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hartmut G&#252;ting" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093973.2094060" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022274v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044366" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022246v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edouard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaits" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nadfaoui" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pailler" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044373" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938685v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022470v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2011.6102454" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022469v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979883" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022464v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022319v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_75" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938480v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Beboux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078128v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022251v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colongo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tissoires" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022250v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022259v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110192.2110198" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022249v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabart" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842993.1843034" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879033v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022260v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.145" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022164v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629835" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987620v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02806-9_20" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904545v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022262v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629832" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904557v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022611v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merlin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;lane Benhacene" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1358628.1358750" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917082v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70569-7_26" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4ZKGQ5ZZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904552v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kapp" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01044598v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541444" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02969763v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541481" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940958v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Anthony" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rousselle" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021973v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762817v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit R Cottereau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364694v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Alhilali" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0093391" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02396485v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940370v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Augusto de Sousa" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chessa" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kerren" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94893-1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01757008v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280955v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00688ED1V01Y201512VIS006" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04891766v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01915226v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Mccormack" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Roberts" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Itoh" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166484v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Blatter" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078325v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Jankun-Kelly" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Holten" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin N&#246;llenburg" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06793-3_10" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879764v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hartmut Guting" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04891482v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05016077v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988023v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988036v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987678v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988041v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191235v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01894853v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191224v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01903632v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01895108v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02064974v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01690585v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01895052v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01895107v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01690573v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01894855v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01845461v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011547v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426040v2" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00610623v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ESAE0007" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01132020v2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-hurter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4318-6717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162363176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285479067" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432771643" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Berthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2024.110350" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04891425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Servais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Truong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dwyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaval Vyas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti9020010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ablaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Estecio Marcilio-Jr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Xing Ng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti9070066" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04595774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Rogowitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Andry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Romat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3336588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Servais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Riedinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000253" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04396529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.104041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04409435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Michelessa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ng Suat Ling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc7030149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04008704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806852v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingliang Xue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhai Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Han" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3187425" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03931470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1063228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03660605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jarry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoctar Hassoumi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-022-00577-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03673940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Riyanul Islam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaibal Barua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidur Rahman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031295" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03673359v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goodwin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Whitelock-Jones" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Lawrence" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.02.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03769748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Belkhiria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atlal Boudir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22134914" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision6010003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03673977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lanini-Maggi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ruginski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Shipley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Duchowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2021.100127" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02948606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Brown" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongshin Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Drucker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3030435" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641308v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bouma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Telea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13120316" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Yan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoquan Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934805" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03029305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez-Messina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Graells-Garrido" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lobo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13110298" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02907118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13992" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03094867v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourang Irani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427323" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02399743v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyi Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Bao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934783" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02100767v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reynal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Aric&#242;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toupillier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Borghini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.04.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268355v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Di Flumeri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00303" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01875226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traor&#233; Sompagnimdi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.286469" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02072704v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213675" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01741463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.10.5.9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Riche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865191" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01469783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.10" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01577836v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F Kruiger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Schulz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics4030026" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01354270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry Riche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Marriott" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598958" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01559020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lhuillier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13213" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587221v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2744338" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01708653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.10.5.6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01256577v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maggi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Irina Fabrikant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart.3176" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01303506v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12804" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01348422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Diakopoulos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.6.2.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206660v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Scheepens," TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub van de Wetering" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarke J. van Wijk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467112" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347282v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Blattler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Camachon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19857-6_12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917094v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2014.01.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lesbordes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627598" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987548v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Emre Karagozler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Poupyrev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary K. Fedder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Suzuki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lining Yao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2596630" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.03.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879736v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ersoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijmen Klein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.246" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021632v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Andrienko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Rinzivillo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wrobel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.311" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021602v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473871611415988" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021607v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando V Paulovich" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cantareira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.233" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.223" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05559117v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Veyrie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kebir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-12392-3_12" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596985v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Brehmer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Itoh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang B&#252;schel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791117" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05382042v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lecardonnel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis64226.2025.00036" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05020362v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langu&#233;nou Eric" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05593402v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vicario" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Levantesi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torsi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Iglesias" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05191641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lan Poyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013312200003912" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176482v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobyen U Ahmed" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahina Begum" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Jmoona" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky S.D. Cruze" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719384.3719389" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05593421v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Veyri&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Humm" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cavagnetto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176177v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ng" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Y Lim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715336.3735847" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636688v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636710v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03999121v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Pooryousef" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580768" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04218733v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44192-9_27" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590636v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fricker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Chauhan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cottereau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010836200003124" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641174v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/cfsb-t270" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641183v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641163v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873429v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02555030v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008877601010109" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02888683v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Amini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376348" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02616611v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000407622" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917073v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641282v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebai Soret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khazar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379157.3391418" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02139597v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007400300500061" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02073441v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007684001830187" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02288638v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797978" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3322871" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917115v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3319820" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02147038v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charra Pom" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peysakhovich Vsevolod" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317959.3321490" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02120615v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007391602890296" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02561809v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Kyoung Choe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Sakamoto" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Fatmi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02278309v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Sa&#239;di" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_26" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02558005v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01936330v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242969.3243008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799477v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205929.3205939" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01767415v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pahud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Ofek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01843724v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513212" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898853v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917102v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcduff" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513662" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01807811v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01688220v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gonzalez-Franco" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3139134" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01533755v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2017.8031594" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01598860v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3084822.3084834" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01465908v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brenier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ducas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Guilcher" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7777947" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01322962v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Plaisant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chalbi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909255" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383966v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bl&#228;ttler" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004119" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01405290v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009939.3009944" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01366998v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964584" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218625v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820629" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218645v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Marmisse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmerman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Andr&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820631" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01202450v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166364v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305917v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2836034.2836037" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01158976v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411568v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2015.7156354" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166368v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01159202v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702431" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141434v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bothorel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41939-3_38" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086464v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gauthier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Marcy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duprat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paoleschi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670457" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006140v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522067v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987415v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Taylor" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis.2014.61" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876550v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481300" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912739v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301474v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078330v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508244.2508252" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867875v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00878689v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879670v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879700v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Savery" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01504884v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicholas Graham" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1_12" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00878680v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis.2013.6596126" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876530v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brosz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Nacenta" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pusch" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501988.2502046" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879080v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022465v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254598" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022472v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03079.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022318v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cowan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Girouard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746880v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2380116.2380152" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022432v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIDU.2012.6382187" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022470v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2011.6102454" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022469v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979883" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938685v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022468v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sakr" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Behr" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hartmut G&#252;ting" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093973.2094060" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022274v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044366" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022246v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edouard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaits" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nadfaoui" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pailler" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044373" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022276v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044369" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022464v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022319v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_75" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938480v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Beboux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078128v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022251v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colongo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tissoires" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022250v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022259v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110192.2110198" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022249v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabart" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842993.1843034" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987620v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02806-9_20" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022164v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629835" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022260v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.145" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879033v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904545v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022262v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629832" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904557v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022611v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merlin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;lane Benhacene" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1358628.1358750" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917082v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70569-7_26" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4ZKGQ5ZZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904552v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kapp" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01044598v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541444" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940958v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Anthony" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rousselle" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02969763v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541481" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021973v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364694v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Alhilali" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0093391" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762817v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit R Cottereau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02396485v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940370v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Augusto de Sousa" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chessa" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kerren" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94893-1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01757008v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280955v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00688ED1V01Y201512VIS006" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04891766v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01915226v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Mccormack" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Roberts" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166484v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Blatter" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078325v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Jankun-Kelly" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Holten" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin N&#246;llenburg" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06793-3_10" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879764v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hartmut Guting" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04891482v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05016077v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988036v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988023v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987678v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988041v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01894853v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191235v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191224v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01690585v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02064974v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01903632v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01895108v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01895052v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01895107v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01690573v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01894855v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01845461v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011547v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426040v2" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00610623v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ESAE0007" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01132020v2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>