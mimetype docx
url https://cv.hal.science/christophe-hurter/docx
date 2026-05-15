--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">285479067</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.co.uk/citations?user=ScJxotEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000432771643</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -242,6331 +263,6331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting fast-ripples on both micro- and macro-electrodes in epilepsy: A wavelet-based CNN detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 415, pp.110350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2024.110350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting fast-ripples on both micro- and macro-electrodes in epilepsy: A wavelet-based CNN detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Curot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 415, pp.110350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2024.110350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Presenter in the Browser: Design and Evaluation of Human Interactive Overlays with Web Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhaval Vyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (2), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mti9020010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Content Retrieval in Egocentric Videos Based on Vague Semantic Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Ablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson Estecio Marcilio-Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lai Xing Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (7), pp.66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mti9070066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Recall for Data Visualizations in Mixed Reality, Virtual Reality, 3D and 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernice Rogowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Andry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Romat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2023.3336588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Protocol to Study Mind-Wandering for Air Traffic Controllers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Why and when do you look away when trying to remember? Gaze aversion as a marker of the attentional switch to the internal world during memory retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florine Riedinger</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraud Granger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noémie Préa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aviation Psychology and Applied Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/2192-0923/a000253⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 240, pp.104041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2023.104041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454818v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and when do you look away when trying to remember? Gaze aversion as a marker of the attentional switch to the internal world during memory retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A New Protocol to Study Mind-Wandering for Air Traffic Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Riedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Préa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2023.104041⟩</w:t>
+              <w:t xml:space="preserve">Aviation Psychology and Applied Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.118-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/2192-0923/a000253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396529v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Explanations of Differentiable Greedy Model Predictions on the Influence Maximization Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Michelessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Ng Suat Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cautis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data and Cognitive Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (3), pp.149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/bdcc7030149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage of more transparent and explainable conflict resolution algorithm: air traffic controller feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Attentional Orienting in Front and Rear Spaces in a Virtual Reality Discrimination Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébaï Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pom Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Ferreira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 66 : 34th Conference of the European Association for Aviation Psychology, pp.270-278. </w:t>
+              <w:t xml:space="preserve"> Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2022.12.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vision6010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008704v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target Netgrams: An Annulus-Constrained Stress Model for Radial Graph Visualization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usage of more transparent and explainable conflict resolution algorithm: air traffic controller feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingliang Xue</w:t>
+                <w:t xml:space="preserve">Augustin Degas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunhai Wang</w:t>
+                <w:t xml:space="preserve">Arnaud Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Han</w:t>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zheng Wang</w:t>
+                <w:t xml:space="preserve">Ana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3187425⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 : 34th Conference of the European Association for Aviation Psychology, pp.270-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2022.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806852v1</w:t>
+                <w:t xml:space="preserve">hal-04008704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaze direction as a facial cue of memory retrieval state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A Survey on Artificial Intelligence (AI) and eXplainable AI in Air Traffic Management: Current Trends and Development with Future Research Trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Degas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Riyanul Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaibal Barua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.1063228⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12031295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931470v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive trajectory modification and generation with FPCA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Target Netgrams: An Annulus-Constrained Stress Model for Radial Graph Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mingliang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEAS Aeronautical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13272-022-00577-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3187425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660605v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Artificial Intelligence (AI) and eXplainable AI in Air Traffic Management: Current Trends and Development with Future Research Trajectory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Gaze direction as a facial cue of memory retrieval state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1063228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.1063228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12031295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03673940v1</w:t>
+                <w:t xml:space="preserve">hal-03931470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VETA: Visual eye-tracking analytics for the exploration of gaze patterns and behaviours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive trajectory modification and generation with FPCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
+                <w:t xml:space="preserve">Gabriel Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Whitelock-Jones</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (2), pp.1-13. </w:t>
+              <w:t xml:space="preserve">CEAS Aeronautical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.visinf.2022.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13272-022-00577-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673359v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EOG-Based Human–Computer Interface: 2000–2020 Review</w:t>
+                <w:t xml:space="preserve">VETA: Visual eye-tracking analytics for the exploration of gaze patterns and behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chama Belkhiria</w:t>
+                <w:t xml:space="preserve">Sarah Goodwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlal Boudir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Whitelock-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22134914⟩</w:t>
+              <w:t xml:space="preserve">Visual Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visinf.2022.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769748v1</w:t>
+                <w:t xml:space="preserve">hal-03673359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional Orienting in Front and Rear Spaces in a Virtual Reality Discrimination Task</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EOG-Based Human–Computer Interface: 2000–2020 Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pom Charras</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Chama Belkhiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlal Boudir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vision6010003⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (13), pp.4914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22134914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519477v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing how visual search entropy and engagement predict performance in a multiple-objects tracking air traffic control task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lanini-Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Ruginski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Duchowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.100127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chbr.2021.100127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Visceralization: Enabling Deeper Understanding of Data Using Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bongshin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2020.3030435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Aware Trail Bundling for Large DTI Datasets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Modalflow: Cross-Origin Flow Data Visualization for Urban Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Pérez-Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Graells-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a13120316⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a13110298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641308v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Structure-aware Blending of Diverse Edge Bundling Visualizations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure-Aware Trail Bundling for Large DTI Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baoquan Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steven Bouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Telea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2934805⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a13120316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917109v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalflow: Cross-Origin Flow Data Visualization for Urban Mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Pérez-Messina</w:t>
+                <w:t xml:space="preserve">Interactive Structure-aware Blending of Diverse Edge Bundling Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingliang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Graells-Garrido</w:t>
+                <w:t xml:space="preserve">Yanyan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lobo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xinyuan Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoquan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a13110298⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.687-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2934805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029305v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Driven Combination of Animated Vector Field Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Jesús Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (3), pp.429-441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cgf.13992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flex-ER: A Platform to Evaluate Interaction Techniques for Immersive Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Jesús Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourang Irani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (ISS), pp.195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3427323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ShapeWordle: Tailoring Wordles using Shape-aware Archimedean Spirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowei Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaotong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (1), pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2934783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio Focus: Interactive spatial sound coupled with haptics to improve sound source location in poor visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toupillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 129, pp.116-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How neurophysiological measures can be used to enhance the evaluation of remote tower solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Aricò</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Di Flumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, pp.art. no. 303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive obstruction-free lensing for volumetric data visualization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Improving eye-tracking calibration accuracy using symbolic regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (1), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2018.286469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875226v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving eye-tracking calibration accuracy using symbolic regression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Interactive obstruction-free lensing for volumetric data visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Traoré Sompagnimdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213675⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2018.286469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072704v1</w:t>
+                <w:t xml:space="preserve">hal-01875226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanpath visualization and comparison using visual aggregation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16910/jemr.10.5.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FiberClay: Sculpting Three Dimensional Trajectories to Reveal Structural Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Alligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.704-714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2018.2865191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive exploration of 3D scanned baggage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traoré Sompagnimdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (1), pp.27-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2017.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Data Exploration by Explicitly Controlled Animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes F Kruiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jörg Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (26), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/informatics4030026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Unambiguous Edge Bundling: Investigating Confluent Drawings for Network Visualization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of the Art in Edge and Trail Bundling Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Antoine Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tim Dwyer</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2016.2598958⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.Pages 619-645 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354270v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the Art in Edge and Trail Bundling Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Unambiguous Edge Bundling: Investigating Confluent Drawings for Network Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lhuillier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Marriott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Dwyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13213⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp 541 - 550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2016.2598958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559020v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Decomposition for Bundled Simplification of Trail Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, PP (99), pp.1 - 1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2744338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty visualization of gaze estimation to support operator-controlled calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16910/jemr.10.5.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Display Design and User Characteristics Matter in Animations? An Empirical Study with Air Traffic Control Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Irina Fabrikant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3138/cart.3176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Descriptive Framework for Temporal Data Visualizations Based on Generalized Space-Time Cubes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Visualization for Communication and Storytelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Archambault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Diakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (6), pp.36-61. </w:t>
+              <w:t xml:space="preserve">Dagstuhl Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Data-Driven Storytelling 16061, 6 (2), pp 1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.12804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/DagRep.6.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303506v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Visualization for Communication and Storytelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">A Descriptive Framework for Temporal Data Visualizations Based on Generalized Space-Time Cubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dagstuhl Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/DagRep.6.2.1⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (6), pp.36-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348422v1</w:t>
+                <w:t xml:space="preserve">hal-01303506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization, Selection, and Analysis of Traffic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roeland Scheepens,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huub van de Wetering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarke J. van Wijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, PP (99), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2015.2467112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye Movements Data Processing for Ab Initio Military Pilot Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Blattler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Camachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent decision technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.125 - 135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19857-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strip'Tic: le contrôle aérien au bout des doigts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Demo hour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Emre Karagozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Poupyrev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary K. Fedder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lining Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENAC Alumni</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (3), pp 6-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2596630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917094v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind parameters extraction from aircraft trajectories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Interactive image-based information visualization for aircraft trajectory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gianazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2014.01.005⟩</w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.207-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987690v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible augmented reality for air traffic control</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strip'Tic: le contrôle aérien au bout des doigts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ENAC Alumni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016706v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additions are biased by operands: evidence from repeated versus different operands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébaï Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Communications in Computer and Information Science, 78 (2), pp.248-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00426-013-0491-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo hour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustafa Emre Karagozler</w:t>
+                <w:t xml:space="preserve">Wind parameters extraction from aircraft trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gianazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Poupyrev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lining Yao</w:t>
+                <w:t xml:space="preserve">Gennady Andrienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2596630⟩</w:t>
+              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp 1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987548v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive image-based information visualization for aircraft trajectory analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Tangible augmented reality for air traffic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lesbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2014.03.005⟩</w:t>
+              <w:t xml:space="preserve">Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp 54-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2627598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987451v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bundled visualization of dynamic graph and trail data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Scalable analysis of movement data for extracting and exploring significant places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady Andrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Andrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Rinzivillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wrobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, PP (99), pp xxxx. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.246⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 19 (7), pp 1078-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2012.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879736v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable analysis of movement data for extracting and exploring significant places</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Bundled visualization of dynamic graph and trail data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Wrobel</w:t>
+                <w:t xml:space="preserve">Ozan Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Irina Fabrikant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijmen Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 19 (7), pp 1078-1094. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2012.311⟩</w:t>
+              <w:t xml:space="preserve">, 2013, PP (99), pp xxxx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021632v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual scanning as a reference framework for interactive representation design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (3), p. 196-211,. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1473871611415988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeleton-based edge bundling for graph visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozan Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando V Paulovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cantareira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (12), pp 2364-2373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2011.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoleView : an attribute and structure-based semantic lens for large element-based plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozan Ersoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (12), pp 2600-2609. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2011.223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6576,6166 +6597,6166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Neurophysiological Approach to Assess Optimal Human-Machine Teaming in the Critical Environment of Air Traffic Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Veyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gothenburg, Sweden. pp.181-199, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-12392-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in Synchronous &amp; Remote Collaboration Around Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Itoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Büschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2026 - Annual CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. pp.1-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3772318.3791117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenQA: A Method for Generating and Validating Question/Answer Pairs from Journalistic Data Material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Colorimetric Compensation in Video Mapping for Luggage Inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlan Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hurtut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 18th Pacific Visualization Conference (PacificVis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Taipei City, France. pp.296-306, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Information Visualization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.947-954, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PacificVis64226.2025.00036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0013312200003912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382042v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundation Model ColorMap : A Framework for Extracting and Visualizing the Foundation Models’ Color Knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-Machine Performance Envelope: Controller Adaptive Digital Assistant evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languénou Eric</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Vicario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Levantesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Torsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brais Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Sesar innovation days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020362v1</w:t>
+                <w:t xml:space="preserve">hal-05593402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Machine Performance Envelope: Controller Adaptive Digital Assistant evaluation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GenQA: A Method for Generating and Validating Question/Answer Pairs from Journalistic Data Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brais Iglesias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théo Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hurtut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesar innovation days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 18th Pacific Visualization Conference (PacificVis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Taipei City, France. pp.296-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PacificVis64226.2025.00036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05593402v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorimetric Compensation in Video Mapping for Luggage Inspection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Foundation Model ColorMap : A Framework for Extracting and Visualizing the Foundation Models’ Color Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Languénou Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Information Visualization Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0013312200003912⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05191641v1</w:t>
+                <w:t xml:space="preserve">hal-05020362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Multi-modal Machine Learning, Explainable AI and Human-AI Teaming in Trusted Intelligent Systems for Remote Digital Towers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobyen U Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaibal Barua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahina Begum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Jmoona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricky S.D. Cruze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICCC 2024: 2024 the 7th Artificial Intelligence and Cloud Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tokyo Japan, Japan. pp.26-35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3719384.3719389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Trust in AI for Remote Digital Towers: From Gap Analysis to Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Veyrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Humm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Cavagnetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sesar innovation days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Only Image? Exploration of Audio-visual Content Retrieval in Egocentric Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Ablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lai Xing Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varif.ai to Vary and Verify User-Driven Diversity in Scalable Image Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Michelessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Y Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIS '25: Designing Interactive Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Madeira Portugal, Portugal. pp.1867 - 1885, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3715336.3735847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Aircraft Atypical Approach Detection for Air Traffic Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAA-EUROCONTROL-NTU, Jul 2024, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards aircraft generic Quick Access Recorder fuel flow regression models for ADS-B data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Research in Air Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurocontrol FAA NTU, Jul 2024, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working with Forensic Practitioners to Understand the Opportunities and Challenges for Mixed-Reality Digital Autopsy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+                <w:t xml:space="preserve">LRP-GUS: A Visual Based Data Reduction Algorithm for Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lonni Besançon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Couellan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 CHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Hamburg (D), Germany. </w:t>
+              <w:t xml:space="preserve">ICANN 2023: Artificial Neural Networks and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Heraklion, Greece. pp.337-349, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3544548.3580768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44192-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999121v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LRP-GUS: A Visual Based Data Reduction Algorithm for Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Working with Forensic Practitioners to Understand the Opportunities and Challenges for Mixed-Reality Digital Autopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Pooryousef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonni Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Dwyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN 2023: Artificial Neural Networks and Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-44192-9_27⟩</w:t>
+              <w:t xml:space="preserve">2023 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hamburg (D), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544548.3580768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218733v1</w:t>
+                <w:t xml:space="preserve">hal-03999121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based Extraction of Navigation Features from Unsupervised Learning of Optic Flow Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tushar Chauhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Vienne (Online Streaming ), France. pp.702-710, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010836200003124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Stress Through Thermal Imaging Cameras</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Involving Hearing, Haptics and Kinesthetics into Non-visual Interaction Concepts for an Augmented Remote Tower Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">VISIGRAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.73-100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34849/cfsb-t270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41590-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641174v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a good visual scan speed for military pilots?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Gaze Education in Piloting Training: A Way to Develop Adaptive Expertise ETH Library Gaze Education in Piloting Training: A Way to Develop Adaptive Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Camachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Camachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAS 2020</w:t>
+              <w:t xml:space="preserve">ETAVI 2020, Eye-Tracking in Aviation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34849/cfsb-t270⟩</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000407622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641183v1</w:t>
+                <w:t xml:space="preserve">hal-02616611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional switch from external toward internal world: a psychophysiological marker</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Eye-tracking and Virtual Reality in 360-degrees: exploring two ways to assess attentional orienting in rear space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebai Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pom Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Khazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Cognitive Aircraft Systems – ICCAS 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34849/cfsb-t270⟩</w:t>
+              <w:t xml:space="preserve">Symposium on Eye Tracking Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Stuttgart, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3379157.3391418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641163v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Trajectory Modification and Generation with FPCA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Evaluating Stress Through Thermal Imaging Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCAS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34849/cfsb-t270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873429v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection of Epileptic Spikes in Intracerebral EEG with Convolutional Kernel Density Estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">What is a good visual scan speed for military pilots?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Camachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Human Computer Interaction Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0008877601010109⟩</w:t>
+              <w:t xml:space="preserve">ICCAS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34849/cfsb-t270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555030v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dear Pictograph: Investigating the Role of Personalization and Immersion for Consuming and Enjoying Visualizations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Interactive Trajectory Modification and Generation with FPCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '20 - 38th SIGCHI conference on Human Factors in computing systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Tampa, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888683v2</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaze Education in Piloting Training: A Way to Develop Adaptive Expertise ETH Library Gaze Education in Piloting Training: A Way to Develop Adaptive Expertise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Attentional switch from external toward internal world: a psychophysiological marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETAVI 2020, Eye-Tracking in Aviation.</w:t>
+              <w:t xml:space="preserve">1st International Conference on Cognitive Aircraft Systems – ICCAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3929/ethz-b-000407622⟩</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34849/cfsb-t270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616611v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving Hearing, Haptics and Kinesthetics into Non-visual Interaction Concepts for an Augmented Remote Tower Environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Automatic Detection of Epileptic Spikes in Intracerebral EEG with Convolutional Kernel Density Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-41590-7_4⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Human Computer Interaction Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.101-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008877601010109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917073v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-tracking and Virtual Reality in 360-degrees: exploring two ways to assess attentional orienting in rear space</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dear Pictograph: Investigating the Role of Personalization and Immersion for Consuming and Enjoying Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Romat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fereshteh Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Eye Tracking Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3379157.3391418⟩</w:t>
+              <w:t xml:space="preserve">CHI '20 - 38th SIGCHI conference on Human Factors in computing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.221:1-221:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3313831.3376348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641282v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Multimodal Augmentations Contribution to Remote Control Tower Contexts for Air Traffic Management</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">IATK: An Immersive Analytics Toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUCAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VR 2019 IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2019.8797978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0007400300500061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02139597v1</w:t>
+                <w:t xml:space="preserve">hal-02288638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye Gesture in a Mixed Reality Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Investigating Multimodal Augmentations Contribution to Remote Control Tower Contexts for Air Traffic Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUCAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.P. 183 - 187 /ISBN: 978-989-758-354-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0007684001830187⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Prague, Czech Republic. pp 50-61 / ISBN: 978-989-758-354-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007400300500061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073441v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IATK: An Immersive Analytics Toolkit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Eye Gesture in a Mixed Reality Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2019 IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HUCAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.P. 183 - 187 /ISBN: 978-989-758-354-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007684001830187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VR.2019.8797978⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02288638v1</w:t>
+                <w:t xml:space="preserve">hal-02073441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional orienting in real and virtual 360-degree environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Attentional orienting in virtual reality using endogenous and exogenous cues in auditory and visual modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébaï Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charra Pom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peysakhovich Vsevolod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETRA '19, 11th ACM Symposium on Eye Tracking Research &amp; Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th ACM Symposium on Eye Tracking Research &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3317959.3321490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3314111.3322871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02267177v1</w:t>
+                <w:t xml:space="preserve">hal-02147038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EyeFlow: pursuit interactions using an unmodified camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETRA '19, Symposium on Eye Tracking Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Denver, United States. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3314111.3319820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional orienting in virtual reality using endogenous and exogenous cues in auditory and visual modalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Attentional orienting in real and virtual 360-degree environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébaï Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peysakhovich Vsevolod</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACM Symposium on Eye Tracking Research &amp; Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETRA '19, 11th ACM Symposium on Eye Tracking Research &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Denver, United States. pp.1-3, ISBN: 978-1-4503-6709-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3314111.3322871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3317959.3321490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02147038v1</w:t>
+                <w:t xml:space="preserve">hal-02267177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data multiplexing through animated texture orientation and color</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Jesús Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISIGRAPP 2019 - Proceedings of the 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.289-296., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007391602890296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persuasive Data Videos: Investigating Persuasive Self-Tracking Feedback with Augmented Data Videos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eun Kyoung Choe</w:t>
+                <w:t xml:space="preserve">A LIDAR Interactive Data Visualization for Ground Aircraft Detection at Small Airports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Jesús Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yumiko Sakamoto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Cousy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA 2019, Annual Symposium Informatics: From Data to Knowledge to Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Washington, United States</w:t>
+              <w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561809v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Body Tangible Interaction: Using the Body to Support Tangible Manipulations for Immersive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.471-492, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-29390-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LIDAR Interactive Data Visualization for Ground Aircraft Detection at Small Airports</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Persuasive Data Videos: Investigating Persuasive Self-Tracking Feedback with Augmented Data Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Kyoung Choe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumiko Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Fatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bongshin Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SID 2019, 9th SESAR Innovation Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Athens, Greece</w:t>
+              <w:t xml:space="preserve">AMIA 2019, Annual Symposium Informatics: From Data to Knowledge to Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558005v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Word: A Multimodal Password Entry Method for Ad-hoc Authentication Based on Digits' Shape and Smooth Pursuit Eye Movements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Image-Based Information Visualization Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI '18, 20th ACM International Conference on Multimodal Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Visu 2018 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3242969.3243008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01936330v1</w:t>
+                <w:t xml:space="preserve">hal-01807811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitive visualization technique to support eye tracking data analysis: A user-study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mobiles as Portals for Interacting with Virtual Data Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pahud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Ofek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Grubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETVIS’18: 3rd Workshop on Eye Tracking and Visualization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop 7: Data Visualization on Mobile Devices at CHI 2018, Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799477v1</w:t>
+                <w:t xml:space="preserve">hal-01767415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiles as Portals for Interacting with Virtual Data Visualizations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Human-Machine Interaction Assessment by Neurophysiological Measures: A Study on Professional Air Traffic Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 7: Data Visualization on Mobile Devices at CHI 2018, Conference on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EBMC 2018, 40th International Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767415v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Machine Interaction Assessment by Neurophysiological Measures: A Study on Professional Air Traffic Controllers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Path Word: A Multimodal Password Entry Method for Ad-hoc Authentication Based on Digits' Shape and Smooth Pursuit Eye Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almoctar Hassoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBMC 2018, 40th International Engineering in Medicine and Biology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t>
+              <w:t xml:space="preserve">ICMI '18, 20th ACM International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Boulder, United States. pp.268-277, </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3242969.3243008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843724v1</w:t>
+                <w:t xml:space="preserve">hal-01936330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du corps comme support à l'interaction à distance avec un dispositif à multiple degrés de libertés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Intuitive visualization technique to support eye tracking data analysis: A user-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETVIS’18: 3rd Workshop on Eye Tracking and Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Varsovie, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3205929.3205939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898853v1</w:t>
+                <w:t xml:space="preserve">hal-01799477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InPhysible: Camouflage Against Video-Based Physiological Measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Utilisation du corps comme support à l'interaction à distance avec un dispositif à multiple degrés de libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2018, 40th International Engineering in Medicine and Biology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. 11p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917102v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-Based Information Visualization Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">InPhysible: Camouflage Against Video-Based Physiological Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mcduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Visu 2018 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC 2018, 40th International Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. pp.5784-5789, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807811v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse and vital sign measurement in mixed reality using a HoloLens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">FFTEB: Edge Bundling of Huge Graphs by the Fast Fourier Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mar Gonzalez-Franco</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ACM Symposium on Virtual Reality Software and Technology (VRST '17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. pp.34, </w:t>
+              <w:t xml:space="preserve">PacificVis 2017, 10th IEEE Pacific Visualization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Seoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3139131.3139134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PACIFICVIS.2017.8031594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688220v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFTEB: Edge Bundling of Huge Graphs by the Fast Fourier Transform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Cardiolens: Remote Physiological Monitoring in a Mixed Reality Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mcduff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PacificVis 2017, 10th IEEE Pacific Visualization Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Seoul, South Korea. </w:t>
+              <w:t xml:space="preserve">SIGGRAPH 2017, 44th Conference on Computer Graphics and Interactive Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. pp.ISBN:10.1145/3084822.3084834, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PACIFICVIS.2017.8031594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3084822.3084834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533755v1</w:t>
+                <w:t xml:space="preserve">hal-01598860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiolens: Remote Physiological Monitoring in a Mixed Reality Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pulse and vital sign measurement in mixed reality using a HoloLens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mcduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mcduff</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Gonzalez-Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGGRAPH 2017, 44th Conference on Computer Graphics and Interactive Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3084822.3084834⟩</w:t>
+              <w:t xml:space="preserve">23rd ACM Symposium on Virtual Reality Software and Technology (VRST '17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Göteborg, Sweden. pp.34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3139131.3139134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598860v1</w:t>
+                <w:t xml:space="preserve">hal-01688220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAP: Collaborative advanced planning, trade-off between airspace management and optimized flight performance: Demonstration of En-Route reduced airspace congestion through collaborative flight planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Exploratory Study with Eye Tracking Devices to Build Interactive Systems for Air Traffic Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Traoré Sompagnimdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Le Guilcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2016, IEEE/AIAA 35th Digital Avionics Systems Conference </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7777947⟩</w:t>
+              <w:t xml:space="preserve">HCI-Aero 2016, International Conference on Human-Computer Interaction in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2950112.2964584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465908v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animations 25 Years Later: New Roles and Opportunities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Évaluation du dispositif PiGaT (PilotGazeTrainer) pour l'entraînement des stratégies visuelles d'élèves pilotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Camachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Blättler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI 16, International Working Conference on Advanced Visual Interfaces </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2909132.2909255⟩</w:t>
+              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.177-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322962v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du dispositif PiGaT (PilotGazeTrainer) pour l'entraînement des stratégies visuelles d'élèves pilotes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">CAP: Collaborative advanced planning, trade-off between airspace management and optimized flight performance: Demonstration of En-Route reduced airspace congestion through collaborative flight planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Ducas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Le Guilcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004119⟩</w:t>
+              <w:t xml:space="preserve">DASC 2016, IEEE/AIAA 35th Digital Avionics Systems Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sacramento, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7777947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383966v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive solutions for future Air Traffic Control and Management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Animations 25 Years Later: New Roles and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Plaisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Chalbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS Companion '16, ACM Companion on Interactive Surfaces and Spaces </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3009939.3009944⟩</w:t>
+              <w:t xml:space="preserve">AVI 16, International Working Conference on Advanced Visual Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2016, Bari, Italy. pp.280-287 / ISBN : 978-1-4503-4131-8 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2909132.2909255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405290v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory Study with Eye Tracking Devices to Build Interactive Systems for Air Traffic Controllers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Immersive solutions for future Air Traffic Control and Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Dwyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI-Aero 2016, International Conference on Human-Computer Interaction in Aerospace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISS Companion '16, ACM Companion on Interactive Surfaces and Spaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Niagara Falls, Canada. pp 25-31, ISBN: 978-1-4503-4530-9 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3009939.3009944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2950112.2964584⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01366998v1</w:t>
+                <w:t xml:space="preserve">hal-01405290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bundling, Simplification de Graphes par Agrégation Visuelle : Etat de l'Art et Défis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Data Videos: Looking at Narrative Visualization through the Cinematography Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fereshteh Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lhuillier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bongshin Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourang Irani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2015, 27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '15 33rd Annual ACM Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2015, Seoul, South Korea. pp.1459-1468 / 978-1-4503-3145-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2820619.2820629⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218625v1</w:t>
+                <w:t xml:space="preserve">hal-01159202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e-ATC : utilisation d'un eye tracker pour instrumenter l'activité du contrôle aérien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurine Marmisse</w:t>
+                <w:t xml:space="preserve">Design Requirements to Integrate Eye Trackers in Simulation Environments: Aeronautical Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Blättler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Zimmerman</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KES-IDT-15, 7th International KES Conference on Intelligent decision technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sorrento, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218645v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Display Design and User Characteristics Matter in Animations? An Empirical Study with Air Traffic Control Displays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Bundling, Simplification de Graphes par Agrégation Visuelle : Etat de l'Art et Défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2015, 27th International Cartographic Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2015, 27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2820629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202450v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Requirements to Integrate Eye Trackers in Simulation Environments: Aeronautical Use Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">How Do Display Design and User Characteristics Matter in Animations? An Empirical Study with Air Traffic Control Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Irina Fabrikant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES-IDT-15, 7th International KES Conference on Intelligent decision technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">ICC 2015, 27th International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil. pp.ISBN: 978-85-88783-11-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166364v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual analytics for the interpretation of fluency tests during Alzheimer evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">e-ATC : utilisation d'un eye tracker pour instrumenter l'activité du contrôle aérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Traoré Sompagnimdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Marmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Zimmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAHC '15 Workshop on Visual Analytics in Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. pp.ISBN:978-1-4503-3671-0, </w:t>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2836034.2836037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2820631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305917v2</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attribute-Driven Edge Bundling for General Graphs with Applications in Trail Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PacificVis 2015, 8th IEEE Pacific Visualization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12754,6165 +12775,6165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribute-driven edge bundling for general graphs with applications in trail analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+                <w:t xml:space="preserve">Visual analytics for the interpretation of fluency tests during Alzheimer evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Amieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th IEEE Pacific Visualization Symposium (PacificVis 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PACIFICVIS.2015.7156354⟩</w:t>
+              <w:t xml:space="preserve">VAHC '15 Workshop on Visual Analytics in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. pp.ISBN:978-1-4503-3671-0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2836034.2836037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411568v1</w:t>
+                <w:t xml:space="preserve">hal-01305917v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Think different: how we completely changed the visualization of Pseudo-Pilots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Attribute-driven edge bundling for general graphs with applications in trail analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Jestin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GI 2015, Graphics Interface 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 8th IEEE Pacific Visualization Symposium (PacificVis 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Hangzhou, China. pp. 39-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PACIFICVIS.2015.7156354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166368v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Data Videos: Looking at Narrative Visualization through the Cinematography Lens</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Think different: how we completely changed the visualization of Pseudo-Pilots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pourang Irani</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '15 33rd Annual ACM Conference on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GI 2015, Graphics Interface 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Hailfax, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2702123.2702431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01159202v1</w:t>
+                <w:t xml:space="preserve">hal-01166368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Frequent Itemsets with Nested Circular Layout and Bundling Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Bothorel</w:t>
+                <w:t xml:space="preserve">Color Tunneling : Interactive Exploration and Selection in Volumetric Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">A. R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Visual Computing - ISVC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rethymnon, Greece. pp.396-405, </w:t>
+              <w:t xml:space="preserve">PacificVis 2014, IEEE Pacific Visualization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Yokohama, Japan. pp 225-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41939-3_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PacificVis.2014.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141434v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions gestuelles pour Strip’TIC, un environnement tangible pour les contrôleurs aériens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Temporal Data Visualizations Based on Space-Time Cube Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Gauthier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2014, 26th International Conference of "Association Francophone d'Interaction Homme-Machine"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurographics Conference on Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Swansea, Wales, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086464v1</w:t>
+                <w:t xml:space="preserve">hal-01006140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Temporal Data Visualizations Based on Space-Time Cube Operations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions gestuelles pour Strip’TIC, un environnement tangible pour les contrôleurs aériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joran Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paoleschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Conference on Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2014, 26th International Conference of "Association Francophone d'Interaction Homme-Machine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Villeneuve d'Ascq, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2670444.2670457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006140v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Maps Exploration trough Kernel Density Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Visualization of Frequent Itemsets with Nested Circular Layout and Bundling Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS Workshop Visualizing Electronic Health Record Data (EHRVis 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Visual Computing - ISVC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rethymnon, Greece. pp.396-405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41939-3_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522067v1</w:t>
+                <w:t xml:space="preserve">hal-01141434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Tunneling : Interactive Exploration and Selection in Volumetric Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive Maps Exploration trough Kernel Density Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Amieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PacificVis 2014, IEEE Pacific Visualization Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VIS Workshop Visualizing Electronic Health Record Data (EHRVis 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Maryland; Vienna University of Technology, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PacificVis.2014.61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987415v1</w:t>
+                <w:t xml:space="preserve">hal-01522067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flights in my hands : coherence concerns in designing Strip'TIC, a tangible space for air traffic controllers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Smooth bundling of large streaming and sequence graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2013, SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PacificVis 2013, 6th IEEE Pacific Visualization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Sydney, Australia. pp 41-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PacificVis.2013.6596126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2470654.2481300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00876550v1</w:t>
+                <w:t xml:space="preserve">hal-00878680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grooming the hairball - how to tidy up network visualizations?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Métamorphose : la manipulation libre et simplifiée de visualisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Brosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Nacenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOVIS 2013, IEEE Information Visualization Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UIST 2013, 26th annual ACM symposium on User interface software and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, St Andrews, United Kingdom. pp 97-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2501988.2502046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912739v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible Encoding of Temporal Data in Air Traffic Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Flights in my hands : coherence concerns in designing Strip'TIC, a tangible space for air traffic controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lesbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2013 workshop, Avec le temps!: time, tempo, and turns in human-computer interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2013, SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp 2175-2184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2470654.2481300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301474v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Visualization to Association Rules : an automatic approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Grooming the hairball - how to tidy up network visualizations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jörg Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCCG 2013, Spring Conference on Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFOVIS 2013, IEEE Information Visualization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078330v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining aeronautical data by using visualized driven rules extraction approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Tangible Encoding of Temporal Data in Air Traffic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lesbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIATM 2013, 2nd International Conference on Interdisciplinary Science for Innovative Air Traffic Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CHI 2013 workshop, Avec le temps!: time, tempo, and turns in human-computer interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867875v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de bundling : un cas d'étude pour l'exploration de grandes quantités d'informations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">From Visualization to Association Rules : an automatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISU 2013, Journée d'étude pour les communautés de visualisation scientifique (SciVis) et de visualisation d'information (InfoVis)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCCG 2013, Spring Conference on Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2013, Smolenice, Slovakia. pp 57-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2508244.2508252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878689v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing and improving 3D rotation transition in dense visualizations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Techniques de bundling : un cas d'étude pour l'exploration de grandes quantités d'informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI 2013, 27th International British Computer Society Human Computer Interaction Conference : The Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">VISU 2013, Journée d'étude pour les communautés de visualisation scientifique (SciVis) et de visualisation d'information (InfoVis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879670v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When paper meets multi-touch : a study of multi-modal interactions in air traffic controls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mining aeronautical data by using visualized driven rules extraction approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERACT 2013, 14th IFIP-TC13 International Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp xxxx</w:t>
+              <w:t xml:space="preserve">ISIATM 2013, 2nd International Conference on Interdisciplinary Science for Innovative Air Traffic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879700v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Paper Meets Multi-touch: A Study of Multi-modal Interactions in Air Traffic Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Assessing and improving 3D rotation transition in dense visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Nicholas Graham</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HCI 2013, 27th International British Computer Society Human Computer Interaction Conference : The Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504884v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth bundling of large streaming and sequence graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">When paper meets multi-touch : a study of multi-modal interactions in air traffic controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Savery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lesbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PacificVis 2013, 6th IEEE Pacific Visualization Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERACT 2013, 14th IFIP-TC13 International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878680v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamorphose : la manipulation libre et simplifiée de visualisations</w:t>
+                <w:t xml:space="preserve">When Paper Meets Multi-touch: A Study of Multi-modal Interactions in Air Traffic Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Brosz</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Cheryl Savery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lesbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UIST 2013, 26th annual ACM symposium on User interface software and technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2501988.2502046⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp.196-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40477-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876530v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVISU : interactive visualization of anomalies and dependencies from massive scientific datasets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data visualization techniques for airspace flow modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Aude Marzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2012, 12ème Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIDU 2012, Conference on Intelligent Data Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Boulder, United States. pp 79 - 86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIDU.2012.6382187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879080v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strip-TIC : exploring augmented paper strips for Air Traffic Controllers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Active progress bars : aiding the switch to temporary activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Girouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI 2012, International Working Conference on Advanced Visual Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HCI 2012, 26th BCS Conference on Human Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Birmingham, United Kingdom. pp xxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022465v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph bundling by Kernel Density Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Histomages: fully synchronized views for image editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROVIS 2012, Eurographics Conference on Visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03079.x⟩</w:t>
+              <w:t xml:space="preserve">UIST 2012 - 25th ACM Symposium on User Interface Software and Technology (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Oct 2012, Boston, United States. pp.281-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2380116.2380152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022472v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active progress bars : aiding the switch to temporary activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">ADVISU : interactive visualization of anomalies and dependencies from massive scientific datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI 2012, 26th BCS Conference on Human Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Birmingham, United Kingdom. pp xxx</w:t>
+              <w:t xml:space="preserve">EGC 2012, 12ème Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022318v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histomages: fully synchronized views for image editing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Strip-TIC : exploring augmented paper strips for Air Traffic Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lesbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UIST 2012 - 25th ACM Symposium on User Interface Software and Technology (2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2380116.2380152⟩</w:t>
+              <w:t xml:space="preserve">AVI 2012, International Working Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Capri Island, Italy. pp 225-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2254556.2254598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746880v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data visualization techniques for airspace flow modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Graph bundling by Kernel Density Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Féron</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIDU 2012, Conference on Intelligent Data Understanding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROVIS 2012, Eurographics Conference on Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Vienna, Austria. pp 865-874, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03079.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CIDU.2012.6382187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022432v1</w:t>
+                <w:t xml:space="preserve">hal-01022472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From movement tracks through events to places : extracting and characterizing significant places from mobility data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Experimenting and improving perception of 3D rotation-based transitions between 2D visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Wrobel</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAST 2011, IEEE Conference on Visual Analytics Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.531-534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VAST.2011.6102454⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022470v1</w:t>
+                <w:t xml:space="preserve">hal-01022319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active progress bars : facilitating the switch to temporary activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'outils de Visual Data Mining pour l'exploration d'un ensemble de règles d'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Plaisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI EA 2011, ACM Conference on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2044354.2044369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1979742.1979883⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022469v1</w:t>
+                <w:t xml:space="preserve">hal-01022276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of uncertainty for Air Traffic Controllers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">From movement tracks through events to places : extracting and characterizing significant places from mobility data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady Andrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Andrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Rinzivillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wrobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VisWeek 2011, Working with Uncertainty Workshop : Representation, Quantification, Propagation, Visualization, and Communication of Uncertainty</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VAST 2011, IEEE Conference on Visual Analytics Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Providence, United States. pp 161-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VAST.2011.6102454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938685v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring spatiotemporal patterns by integrating visual analytics with a moving objects database system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active progress bars : facilitating the switch to temporary activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Girouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Plaisant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS 2011, 19th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2093973.2094060⟩</w:t>
+              <w:t xml:space="preserve">CHI EA 2011, ACM Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vancouver, Canada. pp 1963-1968, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1979742.1979883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022468v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du circuit visuel des contrôleurs aériens pour relier les données entre visualisations en utilisant des transitions animées</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring spatiotemporal patterns by integrating visual analytics with a moving objects database system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Hartmut Güting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady Andrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Andrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2044354.2044366⟩</w:t>
+              <w:t xml:space="preserve">GIS 2011, 19th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Chicago, United States. pp 505-508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2093973.2094060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022274v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire du stylo électronique pour le contrôle aérien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Amélioration du circuit visuel des contrôleurs aériens pour relier les données entre visualisations en utilisant des transitions animées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2044354.2044373⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2044354.2044366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022246v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'outils de Visual Data Mining pour l'exploration d'un ensemble de règles d'association</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Etude exploratoire du stylo électronique pour le contrôle aérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Nadfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 12, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2044354.2044369⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2044354.2044373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022276v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizing semantic lenses for large element-based plots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Visualization of uncertainty for Air Traffic Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCI/IPA/SIKS/ICT-OPEN 2011, 16th Annual Conference of the Advanced School for Computing and Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Veldhoven, Netherlands. pp 171-176</w:t>
+              <w:t xml:space="preserve">VisWeek 2011, Working with Uncertainty Workshop : Representation, Quantification, Propagation, Visualization, and Communication of Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Providence, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022464v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting and improving perception of 3D rotation-based transitions between 2D visualizations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Generalizing semantic lenses for large element-based plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Ersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASCI/IPA/SIKS/ICT-OPEN 2011, 16th Annual Conference of the Advanced School for Computing and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Veldhoven, Netherlands. pp 171-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022319v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory design for the visualization of airspace configuration forecasts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A descriptive model of visual scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Beboux</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2010, 4th International Conference on Research in Air Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BELIV 2010, Conference on BEyond time and errors novel evaLuation methods for Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States. pp 35-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2110192.2110198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938480v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of aircraft trails by Air Traffic Experts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">An automatic generation of metro-like maps to display flight routes for air traffic controllers: structure and color optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOVIS 2010, IEEE Information Visualization Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AVI 2010, International Working Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Roma, Italy. pp 233-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1842993.1843034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078128v1</w:t>
+                <w:t xml:space="preserve">hal-01022249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual analysis to support exploration of recorded UAV data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A participatory design for the visualization of airspace configuration forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saporito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Tissoires</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gianazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Beboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUMOUS 2010, Conference on Humans Operating Unmanned Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Toulouse, France. pp xxx</w:t>
+              <w:t xml:space="preserve">ICRAT 2010, 4th International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022251v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation as a tool for efficient visualization of geographical and temporal data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Exploration of aircraft trails by Air Traffic Experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2010, 13th International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Guimarães, Portugal. pp xxx</w:t>
+              <w:t xml:space="preserve">INFOVIS 2010, IEEE Information Visualization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022250v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A descriptive model of visual scanning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Visual analysis to support exploration of recorded UAV data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chatty</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tissoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIV 2010, Conference on BEyond time and errors novel evaLuation methods for Information Visualization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HUMOUS 2010, Conference on Humans Operating Unmanned Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Toulouse, France. pp xxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022259v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic generation of metro-like maps to display flight routes for air traffic controllers: structure and color optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Accumulation as a tool for efficient visualization of geographical and temporal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tissoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI 2010, International Working Conference on Advanced Visual Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGILE 2010, 13th International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Guimarães, Portugal. pp xxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022249v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Physiological User's Response as a Clue to Assess Visual Variables Effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCD 2009, Proceedings of the 1st International Conference on Human Centered Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, San Diego, United States. pp 167-176, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02806-9_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération et placement de couleurs sur une vue de type métro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2009, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Grenoble, France. pp 55-58, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FromDaDy : spreading aircraft trajectories across views to support iterative queries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Temporal data visualizations for Air Traffic Controllers (ATC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOVIS 2009, IEEE Information Visualization Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2009, ACM Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2009.145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022260v1</w:t>
+                <w:t xml:space="preserve">hal-00879033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal data visualizations for Air Traffic Controllers (ATC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">FromDaDy : spreading aircraft trajectories across views to support iterative queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tissoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2009, ACM Conference on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFOVIS 2009, IEEE Information Visualization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Atlantic City, United States. pp 1017-1024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2009.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879033v1</w:t>
+                <w:t xml:space="preserve">hal-01022260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dataflow model : a characterization and a data exploration tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOVIS 2009, IEEE Information Visualization Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Atlantic City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations écologiques de données temporelles : exemples et apports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2009, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Grenoble, France. pp 33-42, ISBN 978-1-60558-461-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FromDaDy, a new ATC data exploration tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tissoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INO 2009, 8th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Brétigny-sur-Orge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solution to interface evolution issues : the multi-layer interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïlane Benhacene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2008, 26th CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Florence, Italy. pp 2715-2720, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1358628.1358750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Characterizing Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSV-IS 2008, 15th conference on Design Specification and Verification of Interactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Kingston, Canada. pp.287-293, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70569-7_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Infovis approach to compare ATC comets : A theoretical basis for comparing visual entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRAT 2008, 3rd International Conference on Research in Air Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Fairfax, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension d'un modèle de visualisation pour la caracterisation d'interfaces graphiques dynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A taxonomy of dynamic ATC visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2007, 19ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CARE-INO 2007, 6th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Brétigny-sur-Orge, France. pp 253-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1541436.1541444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01044598v1</w:t>
+                <w:t xml:space="preserve">hal-01021973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the problem of flight integration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Extension d'un modèle de visualisation pour la caracterisation d'interfaces graphiques dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATM 2007, 7th USA/ Europe Air Traffic Management Research and Developpment Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2007, 19ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp 39-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1541436.1541444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940958v1</w:t>
+                <w:t xml:space="preserve">hal-01044598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxinomie de représentations graphiques dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM' 07, 19th International Conference of the Association Francophone d'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.233, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1541436.1541481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A taxonomy of dynamic ATC visualizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Tackling the problem of flight integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïlane Benhacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARE-INO 2007, 6th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Brétigny-sur-Orge, France. pp 253-258</w:t>
+              <w:t xml:space="preserve">ATM 2007, 7th USA/ Europe Air Traffic Management Research and Developpment Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021973v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye movement detection in military aeronautics using EOG</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Modeling the Development of Optic Flow Processing in Primates Using Spiking Neural Networks and Hebbian Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tushar Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit R Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroergonomics Conference 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bernstein Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364694v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Development of Optic Flow Processing in Primates Using Spiking Neural Networks and Hebbian Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Eye movement detection in military aeronautics using EOG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Alhilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Camachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit R Cottereau</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernstein Conference 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroergonomics Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/h0093391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762817v1</w:t>
+                <w:t xml:space="preserve">hal-03364694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptic Spikes Detection and Visualization in Intracerebral EEG with Convolutional Kernel Density Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIRED: Workshop on Intracranial Recordings in humans: Epilepsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18922,328 +18943,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Augusto de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Chessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paljic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kerren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 1474, 2022, Communications in Computer and Information Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-94893-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Driven Storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henry Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Diakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A K Peters/CRC Press pp.296 2018, 9781138197107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-Based Visualization: Interactive Multidimensional Data Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morgan &amp; Claypool, 4, pp.1-127, 2015, Synthesis Lectures on Visualization, 9781627057585. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2200/S00688ED1V01Y201512VIS006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19253,621 +19274,621 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past, current and future trend for the usage of extend reality (XR) in aviation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Psychology and Human Factors: Applied Methods and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9781616766474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisensory Immersive Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Mccormack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Itoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11190, Springer, pp.57-94, 2018, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye Movements Data Processing for Ab Initio Military Pilot Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Blatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Camachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Decision Technologies Proceedings of the 7th KES International Conference on Intelligent Decision Technologies (KES-IDT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, Springer, pp 125-135, 2015, Smart Innovation, Systems and Technologies, 978-3-319-19856-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19857-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalability Considerations for Multivariate Graph Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J. Jankun-Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Holten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Nöllenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multivariate Network Visualization : Dagstuhl Seminar #13201, Dagstuhl Castle, Germany, May 12-17, 2013, Revised Discussions, Part II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8380, Springer, pp 207-235, 2013, Lecture Notes in Computer Science, 978-3-319-06792-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-06793-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air traffic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennady Andrienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Andrienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Hartmut Guting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Sakr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility data : modeling, management, and understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp 240-258, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19877,1438 +19898,1438 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for selecting a portion of an encephalographic signal, devices and corresponding program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 20240398319. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTÈME DE GESTION DE MESSAGES MULTI-INTERLOCUTEURS, NOTAMMENT POUR PLATEFORME DE TOUR DE CONTRÔLE VIRTUELLE MULTI-AÉRODROMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïlane Benhacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2020182693A1. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for managing vertices in an image space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Graphics processor and method of image generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Switzerland, Patent n° : WO2019162205A1. 2019</w:t>
+              <w:t xml:space="preserve">Switzerland, Patent n° : WO2019162202A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988036v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for detection of entities in an environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Method and apparatus for managing vertices in an image space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Switzerland, Patent n° : WO2019206645A1. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Switzerland, Patent n° : WO2019162205A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988023v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus monitoring a space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Method and apparatus for detection of entities in an environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïlane Benhacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP 3 561 793 A1. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Switzerland, Patent n° : WO2019206645A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987678v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphics processor and method of image generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Method and apparatus monitoring a space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Switzerland, Patent n° : WO2019162202A1. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïlane Benhacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP 3 561 793 A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988041v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective display in a computer generated environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Selective display in an environment defined by a data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traoré Sompagnimdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US20170301147A1. 2018</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP 3404620. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894853v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective display in an environment defined by a data set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Selective display in a computer generated environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traoré Sompagnimdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP 3404620. 2018</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US20170301147A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191235v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random path generation upon functional decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3279868. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoom effect in gaze tracking interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Historical representation in gaze tracking interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US20170108924A1. 2017</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US20170108923A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690585v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart pan for representation of physical space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Curve editing mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US2017109007. 2017</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US20170278284A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064974v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical representation in gaze tracking interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Zoom effect in gaze tracking interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US20170108923A1. 2017</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US20170108924A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903632v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curve editing mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Smart pan for representation of physical space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US20170278284A1. 2017</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US2017109007. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895108v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boolean object management in 3d display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Traoré Sompagnimdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : EP3223247A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point of view selection in virtual 3d environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20170278300A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object definition in virtual 3d environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Discrete and continuous selection interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US20170278298A1. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : EP3223243A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690573v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete and continuous selection interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Object definition in virtual 3d environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : EP3223243A1. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Traoré Sompagnimdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US20170278298A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894855v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y aura-t-il un contrôleur dans la tour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color Tunneling : Interactive Exploration and Selection in Volumetric Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21318,117 +21339,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulating the design rationale of visual representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426040v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21438,100 +21459,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de visualisations et exploration interactive de grandes quantités de données multidimensionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paul Sabatier - Toulouse III, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2010ESAE0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00610623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21541,105 +21562,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward image based algorithm to support interactive data exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Toulouse 3, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01132020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId577"/>
+      <w:footerReference w:type="default" r:id="rId578"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21707,51 +21728,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14C0197B"/>
+    <w:nsid w:val="752E2BFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21938,51 +21959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-hurter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4318-6717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162363176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285479067" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432771643" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Berthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2024.110350" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04891425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Servais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Truong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dwyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaval Vyas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti9020010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ablaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Estecio Marcilio-Jr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Xing Ng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti9070066" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04595774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Rogowitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Andry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Romat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3336588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Servais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Riedinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000253" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04396529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.104041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04409435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Michelessa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ng Suat Ling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc7030149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04008704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806852v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingliang Xue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhai Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Han" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3187425" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03931470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1063228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03660605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jarry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoctar Hassoumi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-022-00577-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03673940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Riyanul Islam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaibal Barua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidur Rahman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031295" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03673359v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goodwin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Whitelock-Jones" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Lawrence" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.02.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03769748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Belkhiria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atlal Boudir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22134914" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision6010003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03673977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lanini-Maggi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ruginski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Shipley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Duchowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2021.100127" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02948606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Brown" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongshin Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Drucker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3030435" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641308v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bouma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Telea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13120316" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Yan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoquan Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934805" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03029305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez-Messina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Graells-Garrido" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lobo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13110298" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02907118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13992" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03094867v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourang Irani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427323" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02399743v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyi Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Bao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934783" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02100767v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reynal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Aric&#242;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toupillier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Borghini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.04.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268355v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Di Flumeri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00303" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01875226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traor&#233; Sompagnimdi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.286469" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02072704v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213675" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01741463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.10.5.9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Riche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865191" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01469783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.10" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01577836v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F Kruiger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Schulz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics4030026" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01354270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry Riche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Marriott" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598958" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01559020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lhuillier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13213" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587221v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2744338" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01708653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.10.5.6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01256577v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maggi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Irina Fabrikant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart.3176" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01303506v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12804" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01348422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Diakopoulos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.6.2.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206660v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Scheepens," TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub van de Wetering" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarke J. van Wijk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467112" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347282v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Blattler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Camachon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19857-6_12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917094v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2014.01.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lesbordes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627598" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987548v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Emre Karagozler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Poupyrev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary K. Fedder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Suzuki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lining Yao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2596630" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.03.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879736v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ersoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijmen Klein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.246" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021632v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Andrienko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Rinzivillo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wrobel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.311" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021602v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473871611415988" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021607v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando V Paulovich" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cantareira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.233" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.223" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05559117v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Veyrie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kebir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-12392-3_12" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596985v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Brehmer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Itoh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang B&#252;schel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791117" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05382042v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lecardonnel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis64226.2025.00036" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05020362v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langu&#233;nou Eric" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05593402v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vicario" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Levantesi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torsi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Iglesias" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05191641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lan Poyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013312200003912" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176482v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobyen U Ahmed" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahina Begum" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Jmoona" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky S.D. Cruze" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719384.3719389" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05593421v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Veyri&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Humm" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cavagnetto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176177v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ng" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Y Lim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715336.3735847" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636688v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636710v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03999121v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Pooryousef" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580768" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04218733v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44192-9_27" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590636v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fricker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Chauhan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cottereau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010836200003124" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641174v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/cfsb-t270" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641183v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641163v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873429v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02555030v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008877601010109" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02888683v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Amini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376348" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02616611v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000407622" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917073v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641282v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebai Soret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khazar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379157.3391418" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02139597v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007400300500061" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02073441v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007684001830187" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02288638v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797978" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3322871" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917115v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3319820" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02147038v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charra Pom" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peysakhovich Vsevolod" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317959.3321490" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02120615v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007391602890296" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02561809v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Kyoung Choe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Sakamoto" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Fatmi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02278309v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Sa&#239;di" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_26" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02558005v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01936330v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242969.3243008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799477v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205929.3205939" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01767415v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pahud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Ofek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01843724v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513212" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898853v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917102v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcduff" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513662" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01807811v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01688220v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gonzalez-Franco" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3139134" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01533755v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2017.8031594" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01598860v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3084822.3084834" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01465908v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brenier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ducas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Guilcher" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7777947" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01322962v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Plaisant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chalbi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909255" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383966v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bl&#228;ttler" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004119" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01405290v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009939.3009944" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01366998v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964584" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218625v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820629" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218645v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Marmisse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmerman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Andr&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820631" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01202450v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166364v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305917v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2836034.2836037" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01158976v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411568v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2015.7156354" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166368v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01159202v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702431" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141434v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bothorel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41939-3_38" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086464v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gauthier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Marcy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duprat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paoleschi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670457" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006140v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522067v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987415v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Taylor" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis.2014.61" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876550v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481300" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912739v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301474v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078330v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508244.2508252" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867875v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00878689v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879670v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879700v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Savery" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01504884v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicholas Graham" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1_12" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00878680v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis.2013.6596126" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876530v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brosz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Nacenta" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pusch" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501988.2502046" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879080v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022465v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254598" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022472v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03079.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022318v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cowan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Girouard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746880v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2380116.2380152" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022432v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIDU.2012.6382187" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022470v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2011.6102454" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022469v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979883" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938685v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022468v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sakr" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Behr" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hartmut G&#252;ting" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093973.2094060" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022274v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044366" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022246v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edouard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaits" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nadfaoui" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pailler" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044373" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022276v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044369" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022464v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022319v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_75" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938480v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Beboux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078128v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022251v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colongo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tissoires" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022250v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022259v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110192.2110198" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022249v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabart" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842993.1843034" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987620v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02806-9_20" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022164v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629835" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022260v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.145" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879033v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904545v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022262v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629832" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904557v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022611v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merlin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;lane Benhacene" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1358628.1358750" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917082v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70569-7_26" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4ZKGQ5ZZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904552v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kapp" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01044598v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541444" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940958v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Anthony" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rousselle" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02969763v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541481" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021973v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364694v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Alhilali" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0093391" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762817v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit R Cottereau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02396485v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940370v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Augusto de Sousa" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chessa" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kerren" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94893-1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01757008v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280955v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00688ED1V01Y201512VIS006" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04891766v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01915226v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Mccormack" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Roberts" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166484v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Blatter" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078325v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Jankun-Kelly" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Holten" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin N&#246;llenburg" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06793-3_10" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879764v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hartmut Guting" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04891482v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05016077v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988036v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988023v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987678v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988041v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01894853v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191235v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191224v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01690585v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02064974v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01903632v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01895108v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01895052v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01895107v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01690573v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01894855v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01845461v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011547v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426040v2" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00610623v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ESAE0007" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01132020v2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-hurter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4318-6717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162363176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285479067" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.co.uk/citations?user=ScJxotEAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432771643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gardy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Berthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2024.110350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04891425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Servais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Truong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Dwyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaval Vyas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti9020010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ablaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Estecio Marcilio-Jr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Xing Ng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti9070066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04595774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Rogowitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Andry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Romat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3336588" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04396529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Servais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.104041" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Riedinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000253" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04409435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Michelessa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ng Suat Ling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc7030149" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision6010003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04008704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03673940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Riyanul Islam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaibal Barua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidur Rahman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingliang Xue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhai Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Han" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3187425" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03931470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1063228" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03660605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jarry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoctar Hassoumi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-022-00577-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03673359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goodwin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Whitelock-Jones" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Lawrence" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2022.02.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03769748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Belkhiria" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atlal Boudir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22134914" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03673977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lanini-Maggi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ruginski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Shipley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Duchowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2021.100127" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02948606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Brown" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongshin Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Drucker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3030435" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03029305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez-Messina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Graells-Garrido" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lobo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13110298" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bouma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Telea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13120316" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917109v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Yan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoquan Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934805" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02907118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13992" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03094867v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourang Irani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427323" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02399743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyi Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Bao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934783" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02100767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reynal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Aric&#242;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toupillier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Borghini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.04.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Di Flumeri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02072704v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213675" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01875226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traor&#233; Sompagnimdi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.286469" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01741463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.10.5.9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857930v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Riche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865191" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01469783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2017.10" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01577836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F Kruiger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Schulz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics4030026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01559020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lhuillier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13213" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01354270v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry Riche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Marriott" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598958" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587221v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2744338" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01708653v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.10.5.6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01256577v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maggi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Irina Fabrikant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart.3176" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01348422v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Diakopoulos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.6.2.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01303506v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12804" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206660v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Scheepens," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huub van de Wetering" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarke J. van Wijk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467112" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347282v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dubois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Blattler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Camachon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19857-6_12" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987548v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Emre Karagozler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Poupyrev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary K. Fedder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Suzuki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lining Yao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2596630" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987451v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.03.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2014.01.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016706v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lesbordes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627598" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021632v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Andrienko" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Rinzivillo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wrobel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.311" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879736v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ersoy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijmen Klein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.246" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021602v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473871611415988" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021607v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando V Paulovich" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cantareira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.233" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021608v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.223" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05559117v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Veyrie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kebir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-12392-3_12" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596985v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Brehmer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Itoh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang B&#252;schel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791117" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05191641v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lan Poyer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013312200003912" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05593402v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vicario" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Levantesi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torsi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Iglesias" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05382042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lecardonnel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis64226.2025.00036" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05020362v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langu&#233;nou Eric" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176482v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobyen U Ahmed" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahina Begum" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Jmoona" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky S.D. Cruze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719384.3719389" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05593421v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Veyri&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Humm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cavagnetto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302445v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176177v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ng" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Y Lim" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715336.3735847" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636688v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636710v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04218733v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44192-9_27" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03999121v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Pooryousef" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580768" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590636v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fricker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Chauhan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cottereau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010836200003124" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917073v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02616611v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000407622" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641282v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebai Soret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khazar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379157.3391418" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641174v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/cfsb-t270" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641183v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873429v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641163v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02555030v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008877601010109" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02888683v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Amini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376348" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02288638v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797978" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02139597v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007400300500061" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02073441v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007684001830187" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02147038v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charra Pom" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peysakhovich Vsevolod" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317959.3321490" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917115v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3319820" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267177v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314111.3322871" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02120615v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007391602890296" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02558005v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02278309v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Sa&#239;di" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29390-1_26" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02561809v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Kyoung Choe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Sakamoto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Fatmi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01807811v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01767415v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pahud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Ofek" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grubert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01843724v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513212" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01936330v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242969.3243008" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799477v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205929.3205939" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898853v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917102v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcduff" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513662" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01533755v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2017.8031594" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01598860v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3084822.3084834" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01688220v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gonzalez-Franco" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139131.3139134" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01366998v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964584" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383966v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bl&#228;ttler" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004119" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01465908v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brenier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ducas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Guilcher" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7777947" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01322962v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Plaisant" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chalbi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909255" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01405290v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009939.3009944" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01159202v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702431" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166364v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218625v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820629" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01202450v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218645v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Marmisse" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmerman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Andr&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820631" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01158976v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305917v2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2836034.2836037" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411568v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PACIFICVIS.2015.7156354" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166368v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987415v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Taylor" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis.2014.61" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006140v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086464v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gauthier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Marcy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duprat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paoleschi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670457" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141434v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Bothorel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41939-3_38" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522067v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00878680v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis.2013.6596126" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876530v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brosz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Nacenta" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pusch" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501988.2502046" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876550v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481300" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912739v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301474v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078330v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508244.2508252" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00878689v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867875v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879670v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879700v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Savery" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01504884v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicholas Graham" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1_12" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022432v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIDU.2012.6382187" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022318v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cowan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Girouard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746880v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2380116.2380152" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879080v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022465v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254598" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022472v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03079.x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022319v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_75" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022276v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044369" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022470v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2011.6102454" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022469v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979883" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022468v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Sakr" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Behr" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hartmut G&#252;ting" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093973.2094060" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022274v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044366" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022246v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edouard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaits" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nadfaoui" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pailler" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044373" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938685v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022464v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022259v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110192.2110198" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022249v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabart" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842993.1843034" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938480v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Beboux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078128v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022251v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colongo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tissoires" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022250v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987620v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02806-9_20" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022164v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629835" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879033v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022260v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.145" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904545v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022262v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629832" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904557v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022611v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Merlin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;lane Benhacene" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1358628.1358750" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917082v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70569-7_26" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4ZKGQ5ZZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904552v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kapp" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021973v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01044598v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541444" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02969763v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541481" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940958v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Anthony" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rousselle" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762817v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit R Cottereau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364694v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Alhilali" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0093391" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02396485v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940370v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Augusto de Sousa" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chessa" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kerren" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94893-1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01757008v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280955v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00688ED1V01Y201512VIS006" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04891766v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01915226v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Mccormack" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Roberts" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166484v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Blatter" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078325v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Jankun-Kelly" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Holten" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin N&#246;llenburg" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06793-3_10" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879764v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hartmut Guting" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04891482v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05016077v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988041v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988036v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988023v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987678v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191235v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01894853v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191224v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01903632v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01895108v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01690585v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02064974v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01895052v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01895107v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01894855v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01690573v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01845461v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011547v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426040v2" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00610623v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ESAE0007" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01132020v2" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>