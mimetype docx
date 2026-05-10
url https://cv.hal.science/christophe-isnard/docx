--- v0 (2026-04-06)
+++ v1 (2026-05-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,965 +368,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of Enterococcus faecalis infective endocarditis according to MIC of amoxicillin: a multicentric study</w:t>
+                <w:t xml:space="preserve">Occurrence of in vivo carbapenem-resistant Campylobacter coli mediated by porA point mutation and overexpression of blaOXA-489 under meropenem treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Do Rego</w:t>
+                <w:t xml:space="preserve">Charles Maurille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra Kherabi</w:t>
+                <w:t xml:space="preserve">François Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Corvec</w:t>
+                <w:t xml:space="preserve">Quentin Jehanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Plouzeau-Jayle</w:t>
+                <w:t xml:space="preserve">Alexandra Audemard-Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Bouchiat</w:t>
+                <w:t xml:space="preserve">Christophe Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (6), </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (11), pp.1478 - 1480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764203v1</w:t>
+                <w:t xml:space="preserve">hal-05484302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and genomic changes in enteric &amp;lt;i&amp;gt;Klebsiella&amp;lt;/i&amp;gt; populations during long-term ICU patient hospitalization: the role of RamR regulation</w:t>
+                <w:t xml:space="preserve">Outcomes of Enterococcus faecalis infective endocarditis according to MIC of amoxicillin: a multicentric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Guerin</w:t>
+                <w:t xml:space="preserve">Hermann Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Isnard</w:t>
+                <w:t xml:space="preserve">Yousra Kherabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Gakuba</w:t>
+                <w:t xml:space="preserve">Stephane Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Du Cheyron</w:t>
+                <w:t xml:space="preserve">Chloé Plouzeau-Jayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msphere.00704-24⟩</w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484299v1</w:t>
+                <w:t xml:space="preserve">hal-04764203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ceftolozane-tazobactam susceptibility on a French nationwide collection of Enterobacterales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic and genomic changes in enteric &amp;lt;i&amp;gt;Klebsiella&amp;lt;/i&amp;gt; populations during long-term ICU patient hospitalization: the role of RamR regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bernabeu</w:t>
+                <w:t xml:space="preserve">Benedicte Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Emeraud</w:t>
+                <w:t xml:space="preserve">Clement Gakuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bonnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Lomont</w:t>
+                <w:t xml:space="preserve">Damien Du Cheyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2023.01.003⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (12), pp.e0070424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00704-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03962400v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of patient care through hirudotherapy and the management of leeches from their reception to their disposal in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of ceftolozane-tazobactam susceptibility on a French nationwide collection of Enterobacterales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vaesken</w:t>
+                <w:t xml:space="preserve">Sandrine Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Besnier</w:t>
+                <w:t xml:space="preserve">Cécile Emeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bernardeau</w:t>
+                <w:t xml:space="preserve">Rémy Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Garmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Malherbe</w:t>
+                <w:t xml:space="preserve">Alexandra Lomont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2021-003100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.78-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2023.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420344v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03962400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capnocytophaga zoonotic infections: a 10-year retrospective study (the French CANCAN study)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of patient care through hirudotherapy and the management of leeches from their reception to their disposal in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vaesken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Beauruelle</w:t>
+                <w:t xml:space="preserve">Paul Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Plouzeau</w:t>
+                <w:t xml:space="preserve">Claire Bernardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Grillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Isnard</w:t>
+                <w:t xml:space="preserve">Rachid Garmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Corvec</w:t>
+                <w:t xml:space="preserve">Mélanie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (4), pp 581-588. </w:t>
+              <w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (E1), pp.E61--E65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-022-04402-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2021-003100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624206v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temocillin susceptibility among Enterobacterales strains recovered from blood culture in France</w:t>
+                <w:t xml:space="preserve">Capnocytophaga zoonotic infections: a 10-year retrospective study (the French CANCAN study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Farfour</w:t>
+                <w:t xml:space="preserve">Clémence Beauruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Si Larbi</w:t>
+                <w:t xml:space="preserve">Chloé Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cattoir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Antoine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corvec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 100 (3), pp.115368. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (4), pp 581-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2021.115368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-022-04402-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216705v1</w:t>
+                <w:t xml:space="preserve">hal-03624206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected cell wall alteration-mediated bactericidal activity of the antifungal caspofungin against vancomycin-resistant Enterococcus faecium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temocillin susceptibility among Enterobacterales strains recovered from blood culture in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara B. Hernández</w:t>
+                <w:t xml:space="preserve">Eric Farfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guérin</w:t>
+                <w:t xml:space="preserve">Anne-Gaëlle Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Joalland</w:t>
+                <w:t xml:space="preserve">Vincent Cattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Goux</w:t>
+                <w:t xml:space="preserve">Thomas Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64 (10), </w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (3), pp.115368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01261-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2021.115368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930693v1</w:t>
+                <w:t xml:space="preserve">hal-03216705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical High-Level Spiramycin Resistance and Erythromycin Susceptibility Due to 23S rRNA Mutation in Streptococcus constellatus</w:t>
               </w:r>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Chachaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (7), pp.727-731. </w:t>
@@ -1619,51 +1619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goudergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1708,1060 +1708,1311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of a VanG-type vancomycin-resistant Enterococcus faecium clinical isolate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Guerin</w:t>
+                <w:t xml:space="preserve">Unexpected cell wall alteration-mediated bactericidal activity of the antifungal caspofungin against vancomycin-resistant Enterococcus faecium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Lesec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Isnard</w:t>
+                <w:t xml:space="preserve">Sara Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Fines-Guyon</w:t>
+                <w:t xml:space="preserve">Fanny Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkx510⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (10), pp.e01261-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01261-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743400v2</w:t>
+                <w:t xml:space="preserve">hal-02930693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro activity of ceftolozane-tazobactam against Enterobacter cloacae complex clinical isolates with different β-lactam resistance phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lebreuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (9), pp.e00675-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.00675-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063976v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro activity of novel anti-MRSA cephalosporins and comparator antimicrobial agents against staphylococci involved in prosthetic joint infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damasie Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bruey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, pp.221-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgar.2018.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus hirae and Barnesiella intestinihominis Facilitate Cyclophosphamide-Induced Therapeutic Immunomodulatory Effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Daillère</w:t>
+                <w:t xml:space="preserve">Genetic characterization of a VanG-type vancomycin-resistant Enterococcus faecium clinical isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vétizou</w:t>
+                <w:t xml:space="preserve">Léonie Lesec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Isnard</w:t>
+                <w:t xml:space="preserve">Marguerite Fines-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.09.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (4), pp.852-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkx510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429856v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-dependent colistin hetero-resistance in Enterobacter cloacae complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Enterococcus hirae and Barnesiella intestinihominis Facilitate Cyclophosphamide-Induced Therapeutic Immunomodulatory Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vétizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Isnard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkw260⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (4), pp.931 - 943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890262v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal nosocomial meningitis caused by Mycoplasma hominis in an adult patient: case report and review of the literature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Guérin</w:t>
+                <w:t xml:space="preserve">Cluster-dependent colistin hetero-resistance in Enterobacter cloacae complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Viquesnel</w:t>
+                <w:t xml:space="preserve">Clara Sinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Petitjean-Lecherbonnier</w:t>
+                <w:t xml:space="preserve">Philippe Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48, pp.81-83. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (11), pp.3058-3061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkw260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632170v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fatal nosocomial meningitis caused by Mycoplasma hominis in an adult patient: case report and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Viquesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Petitjean-Lecherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.81-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Landscape of Resistance-Nodulation-Cell Division (RND)-Type Efflux Pumps in Enterobacter cloacae Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cattoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60 (4), pp.2373-2382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.02840-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex Regulation Pathways of AmpC-Mediated β-Lactam Resistance in Enterobacter cloacae Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59, pp.7753 - 7761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.01729-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and physiological impacts of Enterococcus faecalis extracellular vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Isnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROBES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Sep 2025, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2771,529 +3022,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle catégorisation EUCAST/CA-SFM de l’antibiogramme : enquête nationale « InouI » pointant des difficultés tant pour les laboratoires que pour les prescripteurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Caillon</w:t>
+                <w:t xml:space="preserve">Discordance of Roseomonas mucosa antibiotic resistance profiles according to susceptibility testing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cotet Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creach Anne-Emeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenouri Marwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galopin Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25es Journées Nationales d'Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">34th ECCMID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669522v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discordance of Roseomonas mucosa antibiotic resistance profiles according to susceptibility testing method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Galopin Sébastien</w:t>
+                <w:t xml:space="preserve">Nouvelle catégorisation EUCAST/CA-SFM de l’antibiogramme : enquête nationale « InouI » pointant des difficultés tant pour les laboratoires que pour les prescripteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffanie Belveyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ECCMID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Barcelone (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">25es Journées Nationales d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222607v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance aux céphalosporines de 3 ème génération des entérobactérales isolées d'hémocultures au CHU de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de la Blanchardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorant Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isnard Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocardite à Enterococcus faecalis : une étude française multicentrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pilmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Farfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Péan de Ponfilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RICAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3303,114 +3554,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterococcus spp. : entre pathogènes opportunistes et probiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Isnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiologie et Parasitologie. Normandie Université, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017NORMC408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01629315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3557,51 +3808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zouari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.02072-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248380v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Penven" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Amara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dortet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Riverain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2025.105123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Do Rego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Kherabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corvec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Plouzeau-Jayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bouchiat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae167" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langlois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gakuba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Du Cheyron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00704-24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03962400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernabeu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Emeraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lomont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2023.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaesken" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Besnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Garmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Malherbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2021-003100" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03624206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beauruelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Plouzeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04402-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03216705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Farfour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Si Larbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2021.115368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Joalland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01261-20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Capitaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Woerther" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auzou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chachaty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2019.0288" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goudergues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01609" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01743400v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Lesec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Fines-Guyon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx510" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063976v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebreuilly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00675-18" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02263735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhalluin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damasie Malandain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bruey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2018.01.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daill&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw260" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632170v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Masson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Viquesnel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Petitjean-Lecherbonnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.05.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02840-15" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04669522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Belveyre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cotet Camille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creach Anne-Emeline" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenouri Marwan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galopin S&#233;bastien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Delorme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de la Blanchardi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibon Pascal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorant Guillaume" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isnard Christophe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pilmis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Piau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01629315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC408" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zouari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.02072-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248380v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Penven" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Amara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dortet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Riverain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2025.105123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maurille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jehanne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Audemard-Verger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.06.027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Do Rego" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Kherabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corvec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Plouzeau-Jayle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bouchiat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langlois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gakuba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Du Cheyron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00704-24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03962400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jousset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernabeu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Emeraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lomont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2023.01.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaesken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Besnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Garmi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Malherbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2021-003100" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03624206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beauruelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Plouzeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-022-04402-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03216705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Farfour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Si Larbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2021.115368" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Capitaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Woerther" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auzou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chachaty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2019.0288" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goudergues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01609" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Joalland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01261-20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063976v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebreuilly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00675-18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02263735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhalluin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damasie Malandain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bruey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2018.01.022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01743400v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Lesec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Fines-Guyon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx510" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daill&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sinel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkw260" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632170v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Viquesnel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Petitjean-Lecherbonnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.05.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02840-15" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484284v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Giard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01729-15" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222607v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cotet Camille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creach Anne-Emeline" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenouri Marwan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galopin S&#233;bastien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04669522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Belveyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Delorme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de la Blanchardi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibon Pascal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorant Guillaume" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isnard Christophe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pilmis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Piau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier P&#233;an de Ponfilly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01629315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC408" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>