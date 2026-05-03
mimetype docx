--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -614,373 +614,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Water Vapour on the Zircaloy-4 Oxidation at 700 °C: Stress Determination by In Situ X-ray Diffraction</w:t>
+                <w:t xml:space="preserve">Influence of Sodium Hydroxide on the Austenitic 330Cb Alloy Oxidation at High Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Issartel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 87 (3-4), pp.491-500. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-016-9709-x⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 87, pp.837-849 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-017-9722-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617771v1</w:t>
+                <w:t xml:space="preserve">hal-01617762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sodium Hydroxide on the Austenitic 330Cb Alloy Oxidation at High Temperature</w:t>
+                <w:t xml:space="preserve">Influence de la vapeur d'eau sur l'oxydation du Zircaloy-4 à 500 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitements et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617762v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la vapeur d'eau sur l'oxydation du Zircaloy-4 à 500 °C</w:t>
+                <w:t xml:space="preserve">Influence of Water Vapour on the Zircaloy-4 Oxidation at 700 °C: Stress Determination by In Situ X-ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Issartel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitements et matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87 (3-4), pp.491-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-016-9709-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659301v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Yttrium as Alloying Element on a Model Alumina-Forming Alloy Oxidation at 1100 °C</w:t>
               </w:r>
@@ -2875,355 +2875,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des contraintes par diffraction des rayons X in situ – Influence de la vapeur d'eau sur l'oxydation du Zircaloy-4 à 500 °C</w:t>
+                <w:t xml:space="preserve">Rôle de la vapeur d'eau sur l'oxydation du Zircaloy-4. Détermination des contraintes de croissance par diffraction des rayons X in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Contraintes Résiduelles - A3TS (Association du Traitement Thermique et du Traitement de Surface) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Safran Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">JA 2017 SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659315v1</w:t>
+                <w:t xml:space="preserve">hal-01659321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la vapeur d'eau sur l'oxydation du Zircaloy-4. Détermination des contraintes de croissance par diffraction des rayons X in situ</w:t>
+                <w:t xml:space="preserve">Contraintes de croissance dans la zircone par diffraction des rayons X in situ et RAMAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Issartel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JA 2017 SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire ANR DENOPI </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, ENSMSE St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659321v1</w:t>
+                <w:t xml:space="preserve">hal-01661798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes de croissance dans la zircone par diffraction des rayons X in situ et RAMAN</w:t>
+                <w:t xml:space="preserve">Détermination des contraintes par diffraction des rayons X in situ – Influence de la vapeur d'eau sur l'oxydation du Zircaloy-4 à 500 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ANR DENOPI </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, ENSMSE St Etienne, France</w:t>
+              <w:t xml:space="preserve">Colloque Contraintes Résiduelles - A3TS (Association du Traitement Thermique et du Traitement de Surface) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Safran Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661798v1</w:t>
+                <w:t xml:space="preserve">hal-01659315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la vapeur d’eau sur la détermination des contraintes par diffraction des rayons X in situ dans la zircone moniclinique</w:t>
               </w:r>
@@ -3867,51 +3867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02300964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Buscail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Issartel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Riffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rabaste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201810567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duriez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coindreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gestin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasperski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBCXHS7R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02303179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Issartel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Buscail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201810579" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01617771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rolland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9709-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01617762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Combe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9722-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9750-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01628252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.39.115-122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01628634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riffard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-014-9500-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01628272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9423-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cueff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Buscaif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.200503943" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LRTHKCV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04832257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05146675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03435787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02303202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02306631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140054v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqui&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gestin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kasperski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898188v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poble" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01661798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01661793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01661813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Gilles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Evin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ttp.net/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02300964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Buscail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Issartel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Riffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rabaste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201810567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duriez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coindreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gestin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasperski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBCXHS7R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02303179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Issartel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Buscail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201810579" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01617762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rolland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Combe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9722-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01617771v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9709-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9750-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01628252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.39.115-122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01628634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riffard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-014-9500-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01628272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-013-9423-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cueff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Buscaif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.200503943" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LRTHKCV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04832257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05146675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03435787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02303202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02306631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140054v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqui&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gestin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kasperski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898188v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poble" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01661798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01661793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01661813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Gilles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Evin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ttp.net/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>