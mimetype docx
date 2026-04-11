--- v0 (2026-03-06)
+++ v1 (2026-04-11)
@@ -698,615 +698,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a new fishpond design on invertebrate community biodiversity and secondary production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Roucaute</w:t>
+                <w:t xml:space="preserve">Discarded blue mussel (Mytilus edulis): a feed ingredient that maintains growth performance of juvenile gilthead seabream (Sparus aurata) while fishmeal and fish oil are removed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2024013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.264-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10454438.2024.2407122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765480v1</w:t>
+                <w:t xml:space="preserve">hal-04705390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food preferences of fish in integrated multi-trophic aquaculture freshwater ponds based on fatty acids and stable isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Nahon</w:t>
+                <w:t xml:space="preserve">Influence of a new fishpond design on invertebrate community biodiversity and secondary production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 37, pp.17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2024015⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 37, 15, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2024013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892658v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of different Mediterranean technological systems for European sea bass (Dicentrarchus labrax) and Gilthead sea bream (Sparus aurata) farming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Food preferences of fish in integrated multi-trophic aquaculture freshwater ponds based on fatty acids and stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquacultural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaeng.2024.102457⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2024015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768112v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discarded blue mussel (Mytilus edulis): a feed ingredient that maintains growth performance of juvenile gilthead seabream (Sparus aurata) while fishmeal and fish oil are removed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental impact of different Mediterranean technological systems for European sea bass (Dicentrarchus labrax) and Gilthead sea bream (Sparus aurata) farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Zoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldassare Fronte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Aquacultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107, pp.102457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10454438.2024.2407122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaeng.2024.102457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705390v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food web in Mediterranean coastal integrated multi-trophic aquaculture ponds: Learnings from fatty acids and stable isotope tracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Villa de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quental-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1396,51 +1396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Roucaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (3), pp.e12279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1517,51 +1517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49 (3), pp.676-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1621,51 +1621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Roucaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1833,51 +1833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling trophic webs in freshwater fishpond systems using Ecopath: towards better polyculture management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Baizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1957,291 +1957,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of trophic niche partitioning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in experimental polyculture ponds using carbon (δ13C) and nitrogen (δ15N) stable isotopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Bilan environnemental d’un système d’aquaponie carpes-salades.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735162⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/4tqn-nx47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868890v1</w:t>
+                <w:t xml:space="preserve">hal-03321454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan environnemental d’un système d’aquaponie carpes-salades.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of trophic niche partitioning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in experimental polyculture ponds using carbon (δ13C) and nitrogen (δ15N) stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80, pp.87-97. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 522, pp.735162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/4tqn-nx47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321454v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of polyculture on behaviour and production of pikeperch in recirculation systems</w:t>
               </w:r>
@@ -2266,64 +2266,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abregal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17, </w:t>
@@ -2374,90 +2374,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass balanced based LCA of a common carp-lettuce aquaponics system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquacultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84, pp.29-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2504,51 +2504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and physico-chemical dataset from different fishponds systems related to IMTA : fish, water and sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2599,51 +2599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological intensification in multi-trophic aquaculture ponds: an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31, pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2748,51 +2748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3007,51 +3007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Latourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRTA, Spain, Sep 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3089,77 +3089,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of carbon and nitrogen stable isotopes to elucidate trophic transfers between seabream, shrimp, clam and oyster reared in an integrated multitrophic aquaculture ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAS2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3178,696 +3178,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associer daurades, gambas, huîtres et palourdes dans un système en étangs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t>
+              <w:t xml:space="preserve">Webinaire : AIMT en France, et si on valorisait les rejets de l’aquaculture ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Apr 2022, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139037v1</w:t>
+                <w:t xml:space="preserve">hal-03885386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer daurades, gambas, huîtres et palourdes dans un système en étangs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésabel Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire : AIMT en France, et si on valorisait les rejets de l’aquaculture ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Apr 2022, -, France</w:t>
+              <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885386v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENVIRONMENTAL PERFORMANCES OF SEABREAM-OYSTER-CLAM-SHRIMP IMTA: THE LIFE CYCLE ASSESSMENT POINT OF VIEW</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Analyse environnementale d'un système aquaponique. Du point de vue de la salade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy. pp.1-14</w:t>
+              <w:t xml:space="preserve">3. Colloque Aquaponie APIVA (Aquaponie, Innovation Végétale et Aquaculture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aquaponie, Innovation Végétale et Aquaculture, Dec 2018, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797437v1</w:t>
+                <w:t xml:space="preserve">hal-03887249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse environnementale d'un système aquaponique. Du point de vue de la salade</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque Aquaponie APIVA (Aquaponie, Innovation Végétale et Aquaculture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aquaponie, Innovation Végétale et Aquaculture, Dec 2018, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887249v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">ENVIRONMENTAL PERFORMANCES OF SEABREAM-OYSTER-CLAM-SHRIMP IMTA: THE LIFE CYCLE ASSESSMENT POINT OF VIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Latourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797414v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances environnementales d'un système AMTI daurades-huitres-palourdes-crevettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Latourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche piscicole française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3892,90 +3892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Toqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4030,90 +4030,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding seabream in susbstituting fishmeal and fish oil by fresh mussel and feed based on vegetal resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAS, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4138,51 +4138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXIAQUA, un outil multicritère pour l'évaluation de la durabilité des élevages aquacoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Latourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,64 +4496,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associating sea bream, oyster, clam and shrimp in an earthern-pond loop: toward an environmentaly friendly system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society, Oct 2021, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4617,51 +4617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale des étangs de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des étangs de France, Jul 2021, Saint-Grégoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4738,51 +4738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ledore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
@@ -4824,51 +4824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification écologique des étangs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Associer les espèces pour une aquaculture durable : l'aquaculture multi trophique intégrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4906,51 +4906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition de l'azote et du phosphore en étang piscicole : utilisation du bilan de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche française piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4975,51 +4975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaculture Multi Trophique Intégrée : le projet IMTA Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5094,437 +5094,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aquaponie : Un modèle de complémentarité élevage-culture ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bilan environnemental des systèmes AMTI : équilibre entre productivité et mobilisation des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Favalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Metaxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Feirreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'innovation agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA - ADEME, Dec 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées de la Recherche de la Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888482v1</w:t>
+                <w:t xml:space="preserve">hal-03220497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan environnemental des systèmes AMTI : équilibre entre productivité et mobilisation des ressources</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen and Phosphorus Fate in Fishponds: Use of the Nutrient Budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées de la Recherche de la Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecological intensification: A new paragon for sustainable aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220497v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and Phosphorus Fate in Fishponds: Use of the Nutrient Budget</w:t>
+                <w:t xml:space="preserve">L'aquaponie : Un modèle de complémentarité élevage-culture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological intensification: A new paragon for sustainable aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia. 1p</w:t>
+              <w:t xml:space="preserve">Carrefours de l'innovation agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA - ADEME, Dec 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528341v1</w:t>
+                <w:t xml:space="preserve">hal-03888482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaponics system: A solution to limit nutrient release from fish farming ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR SAS, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5562,51 +5562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Multitrophic Aquaculture: Ecological intensification of freshwater ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5644,51 +5644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological intensification of multi trophic aquaculture ponds: experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5919,90 +5919,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New strategies for the construction and management of pond production systems for sustainable fish farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Freshwater Sciences (SEFS13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t>
@@ -6031,103 +6031,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles stratégies de construction et de conduite de système de production en étang pour une pisciculture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche piscicole française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
@@ -6195,51 +6195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iroise Mathonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6307,51 +6307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mathonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,51 +6406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du modèle Ecopath pour comprendre les relations trophiques en polyculture d'étang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Baizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6458,51 +6458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Roucaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019, 6èmes Journées de la Recherche Filière Piscicole</w:t>
@@ -6544,51 +6544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repartition of Nitrogen and Phosphorus in Fishpond : use of the mass balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Intensification: a new paragon for sustainable aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, NA, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6607,312 +6607,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of aquaponics: the lettuce point of view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IMTA ecopath model methodology: focus on a pond polyculture system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Baizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gamito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 848 p., 2018, Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898001v1</w:t>
+                <w:t xml:space="preserve">hal-01913015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMTA ecopath model methodology: focus on a pond polyculture system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Environmental assessment of aquaponics: the lettuce point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 848 p., 2018, Abstract Book</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913015v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification écologique en aquaculture d'étangs Approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6937,77 +6937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aquaculture multi-trophique intégrée en étang: identification de la structure du réseau trophique à l'aide des isotopes stables du carbone et de l'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 98 p., 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7058,77 +7058,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7185,90 +7185,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEGRATED MULTI-TROPHIC AQUACULTURE Perspectives for More Sustainable Seafood Aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cătălin Platon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Metaxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Slembrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7393,51 +7393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6FC43FC"/>
+    <w:nsid w:val="46BE781D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7624,51 +7624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-jaeger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8363-4014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5419-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrice M Jansen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145414" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23737484.2025.2541241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104275" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nahon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102865" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldassare Fronte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2024.102457" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gayet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2024.2407122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Villa de Brito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quental-Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12279" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02974908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1830953" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291115v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13147779" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baizeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gamito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00406" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735162" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4tqn-nx47" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2018.11.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/56675" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pimont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iroise Mathonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797437v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Conti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884250v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885431v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Callier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888482v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Feirreira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528341v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan B&#233;guin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mathonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898001v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gamito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901324v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901342v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540924v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-jaeger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8363-4014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5419-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrice M Jansen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145414" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23737484.2025.2541241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104275" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nahon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102865" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gayet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2024.2407122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zoli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldassare Fronte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2024.102457" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Villa de Brito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quental-Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12279" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02974908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1830953" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291115v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13147779" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baizeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gamito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00406" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4tqn-nx47" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735162" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2018.11.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/56675" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pimont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iroise Mathonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797437v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Conti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884250v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885431v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Callier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Feirreira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan B&#233;guin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mathonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gamito" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901324v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901342v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540924v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>