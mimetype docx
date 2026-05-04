--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -196,1130 +196,1130 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating nutrient circularity in integrated aquaculture systems: criteria and indicators</w:t>
+                <w:t xml:space="preserve">On-farm water quality: Co-design of result-based indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Chary</w:t>
+                <w:t xml:space="preserve">Perrine Branchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 504, pp.145414. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 225, pp.104275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024420v1</w:t>
+                <w:t xml:space="preserve">hal-04969121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the precision of discrete kernel regression by Bayesian modeling</w:t>
+                <w:t xml:space="preserve">The fate of carbon, nitrogen and phosphorus in freshwater polyculture mesocosms using both nutrient-balance and stable-isotope assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+                <w:t xml:space="preserve">S Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics: Case Studies, Data Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23737484.2025.2541241⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43, pp.102865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208858v1</w:t>
+                <w:t xml:space="preserve">hal-05078618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm water quality: Co-design of result-based indicators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godinot</w:t>
+                <w:t xml:space="preserve">Discarded blue mussel (Mytilus edulis): a feed ingredient that maintains growth performance of juvenile gilthead seabream (Sparus aurata) while fishmeal and fish oil are removed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+                <w:t xml:space="preserve">Vincent Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104275⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.264-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10454438.2024.2407122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969121v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of carbon, nitrogen and phosphorus in freshwater polyculture mesocosms using both nutrient-balance and stable-isotope assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluating nutrient circularity in integrated aquaculture systems: criteria and indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Roucaute</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henrice M Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102865⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 504, pp.145414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078618v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discarded blue mussel (Mytilus edulis): a feed ingredient that maintains growth performance of juvenile gilthead seabream (Sparus aurata) while fishmeal and fish oil are removed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyzing the precision of discrete kernel regression by Bayesian modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (3), pp.264-280. </w:t>
+              <w:t xml:space="preserve">Communications in Statistics: Case Studies, Data Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10454438.2024.2407122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23737484.2025.2541241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705390v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a new fishpond design on invertebrate community biodiversity and secondary production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Food preferences of fish in integrated multi-trophic aquaculture freshwater ponds based on fatty acids and stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Roucaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 37, 15, 16 p. </w:t>
+              <w:t xml:space="preserve">, 2024, 37, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2024013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/alr/2024015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765480v1</w:t>
+                <w:t xml:space="preserve">hal-04892658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food preferences of fish in integrated multi-trophic aquaculture freshwater ponds based on fatty acids and stable isotopes</w:t>
+                <w:t xml:space="preserve">Environmental impact of different Mediterranean technological systems for European sea bass (Dicentrarchus labrax) and Gilthead sea bream (Sparus aurata) farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Nahon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Michele Zoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldassare Fronte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2024015⟩</w:t>
+              <w:t xml:space="preserve">Aquacultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107, pp.102457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaeng.2024.102457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892658v1</w:t>
+                <w:t xml:space="preserve">hal-04768112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of different Mediterranean technological systems for European sea bass (Dicentrarchus labrax) and Gilthead sea bream (Sparus aurata) farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a new fishpond design on invertebrate community biodiversity and secondary production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Zoli</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquacultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 107, pp.102457. </w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, 15, 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaeng.2024.102457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/alr/2024013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768112v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food web in Mediterranean coastal integrated multi-trophic aquaculture ponds: Learnings from fatty acids and stable isotope tracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Villa de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quental-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 567, pp.739292. </w:t>
@@ -1370,77 +1370,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquatic macroinvertebrate abundance in French experimental polyculture fishponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Roucaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (3), pp.e12279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1448,120 +1448,120 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2688-8319.12279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206999v1</w:t>
+                <w:t xml:space="preserve">hal-04206999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference in based-kernel regression: comparison of count data of condition factor of fish in pond systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49 (3), pp.676-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1589,659 +1589,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a lagoon on performances of a freshwater fishpond in a multi-trophic aquaculture system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">DEXiAqua, a Model to Assess the Sustainability of Aquaculture Systems: Methodological Development and Application to a French Salmon Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2021004⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.7779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13147779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175315v1</w:t>
+                <w:t xml:space="preserve">hal-03291115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEXiAqua, a Model to Assess the Sustainability of Aquaculture Systems: Methodological Development and Application to a French Salmon Farm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling trophic webs in freshwater fishpond systems using Ecopath: towards better polyculture management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Baizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gamito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13147779⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.311-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/aei00406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291115v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling trophic webs in freshwater fishpond systems using Ecopath: towards better polyculture management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a lagoon on performances of a freshwater fishpond in a multi-trophic aquaculture system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S Gamito</w:t>
+                <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.311-322. </w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/aei00406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/alr/2021004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576754v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan environnemental d’un système d’aquaponie carpes-salades.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterization of trophic niche partitioning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in experimental polyculture ponds using carbon (δ13C) and nitrogen (δ15N) stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/4tqn-nx47⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 522, pp.735162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321454v1</w:t>
+                <w:t xml:space="preserve">hal-02868890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of trophic niche partitioning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in experimental polyculture ponds using carbon (δ13C) and nitrogen (δ15N) stable isotopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Bilan environnemental d’un système d’aquaponie carpes-salades.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 522, pp.735162. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.87-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/4tqn-nx47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868890v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of polyculture on behaviour and production of pikeperch in recirculation systems</w:t>
               </w:r>
@@ -2266,64 +2266,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abregal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17, </w:t>
@@ -2361,103 +2361,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass balanced based LCA of a common carp-lettuce aquaponics system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquacultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84, pp.29-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2491,64 +2491,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and physico-chemical dataset from different fishponds systems related to IMTA : fish, water and sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2586,64 +2586,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological intensification in multi-trophic aquaculture ponds: an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31, pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2709,90 +2709,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking on-farm innovations related to agroecological principles in french trout farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2830,51 +2830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de suivi environnemental des interactions entre compartiments d'AMTI en mer ouverte : évaluation sur site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2955,103 +2955,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BASES: a biophysical assessment framework for valuating ecosystem services. Application to aquaculture ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Latourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRTA, Spain, Sep 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3076,90 +3076,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of carbon and nitrogen stable isotopes to elucidate trophic transfers between seabream, shrimp, clam and oyster reared in an integrated multitrophic aquaculture ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAS2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3178,329 +3178,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer daurades, gambas, huîtres et palourdes dans un système en étangs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Performances environnementales d'un système AMTI daurades-huitres-palourdes-crevettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Latourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gayet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire : AIMT en France, et si on valorisait les rejets de l’aquaculture ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Apr 2022, -, France</w:t>
+              <w:t xml:space="preserve">Journées de la recherche piscicole française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885386v1</w:t>
+                <w:t xml:space="preserve">hal-04115962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jésabel Laithier</w:t>
+                <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Dupont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Robin</w:t>
+                <w:t xml:space="preserve">Aurélien Toqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t>
+              <w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139037v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse environnementale d'un système aquaponique. Du point de vue de la salade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque Aquaponie APIVA (Aquaponie, Innovation Végétale et Aquaculture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aquaponie, Innovation Végétale et Aquaculture, Dec 2018, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3525,103 +3551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
@@ -3636,1895 +3662,1869 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVIRONMENTAL PERFORMANCES OF SEABREAM-OYSTER-CLAM-SHRIMP IMTA: THE LIFE CYCLE ASSESSMENT POINT OF VIEW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Latourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rimini, Italy. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances environnementales d'un système AMTI daurades-huitres-palourdes-crevettes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Feeding seabream in susbstituting fishmeal and fish oil by fresh mussel and feed based on vegetal resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche piscicole française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAS, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115962v1</w:t>
+                <w:t xml:space="preserve">hal-03884250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Toqueville</w:t>
+                <w:t xml:space="preserve">La compartimentation des étangs favorise-t-elle la productivité piscicole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138946v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding seabream in susbstituting fishmeal and fish oil by fresh mussel and feed based on vegetal resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">DEXIAQUA, un outil multicritère pour l'évaluation de la durabilité des élevages aquacoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Latourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAS, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">Journées de la recherche piscicole française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884250v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEXIAQUA, un outil multicritère pour l'évaluation de la durabilité des élevages aquacoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse du Cycle de Vie (ACV) d'étangs piscicoles français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Latourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche piscicole française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la recherche française piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115945v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compartimentation des étangs favorise-t-elle la productivité piscicole ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Associer daurades, gambas, huîtres et palourdes dans un système en étangs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France. pp.30</w:t>
+              <w:t xml:space="preserve">Webinaire : AIMT en France, et si on valorisait les rejets de l’aquaculture ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Apr 2022, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115972v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du Cycle de Vie (ACV) d'étangs piscicoles français</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésabel Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche française piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885172v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associating sea bream, oyster, clam and shrimp in an earthern-pond loop: toward an environmentaly friendly system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Des outils et méthodes d’analyses environnementales pour une approche global des étangs piscicoles : ACV et Emergy, éléments de compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society, Oct 2021, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">Assemblée générale des étangs de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des étangs de France, Jul 2021, Saint-Grégoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885431v1</w:t>
+                <w:t xml:space="preserve">hal-03888580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils et méthodes d’analyses environnementales pour une approche global des étangs piscicoles : ACV et Emergy, éléments de compréhension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Associating sea bream, oyster, clam and shrimp in an earthern-pond loop: toward an environmentaly friendly system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale des étangs de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des étangs de France, Jul 2021, Saint-Grégoire, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Oct 2021, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888580v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Icthyodiversity as a driving force to promote new agro-ecological approach for Sander lucioperca rearing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intensification écologique des étangs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
+              <w:t xml:space="preserve">Associer les espèces pour une aquaculture durable : l'aquaculture multi trophique intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317168v1</w:t>
+                <w:t xml:space="preserve">hal-03887287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification écologique des étangs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Répartition de l'azote et du phosphore en étang piscicole : utilisation du bilan de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Associer les espèces pour une aquaculture durable : l'aquaculture multi trophique intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées de la recherche française piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887287v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition de l'azote et du phosphore en étang piscicole : utilisation du bilan de masse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Aquaculture Multi Trophique Intégrée : le projet IMTA Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Callier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Roque d'Orbcastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche française piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">35ème salon national de la conchlyliculture et des cultures marines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité régional de la conchyliculture de Bretagne Sud, Oct 2019, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887320v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaculture Multi Trophique Intégrée : le projet IMTA Effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Nitrogen and Phosphorus Fate in Fishponds: Use of the Nutrient Budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème salon national de la conchlyliculture et des cultures marines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité régional de la conchyliculture de Bretagne Sud, Oct 2019, Vannes, France</w:t>
+              <w:t xml:space="preserve">Ecological intensification: A new paragon for sustainable aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887367v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan environnemental des systèmes AMTI : équilibre entre productivité et mobilisation des ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Favalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Metaxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Feirreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées de la Recherche de la Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and Phosphorus Fate in Fishponds: Use of the Nutrient Budget</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'aquaponie : Un modèle de complémentarité élevage-culture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological intensification: A new paragon for sustainable aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bogor, Indonesia. 1p</w:t>
+              <w:t xml:space="preserve">Carrefours de l'innovation agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA - ADEME, Dec 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528341v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aquaponie : Un modèle de complémentarité élevage-culture ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Icthyodiversity as a driving force to promote new agro-ecological approach for Sander lucioperca rearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'innovation agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA - ADEME, Dec 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888482v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaponics system: A solution to limit nutrient release from fish farming ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR SAS, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5549,64 +5549,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Multitrophic Aquaculture: Ecological intensification of freshwater ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5631,64 +5631,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological intensification of multi trophic aquaculture ponds: experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5784,51 +5784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5919,90 +5919,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New strategies for the construction and management of pond production systems for sustainable fish farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Freshwater Sciences (SEFS13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t>
@@ -6031,103 +6031,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles stratégies de construction et de conduite de système de production en étang pour une pisciculture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche piscicole française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
@@ -6195,64 +6195,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iroise Mathonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche française piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
@@ -6307,64 +6307,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mathonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6406,103 +6406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du modèle Ecopath pour comprendre les relations trophiques en polyculture d'étang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Baizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019, 6èmes Journées de la Recherche Filière Piscicole</w:t>
@@ -6531,64 +6531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repartition of Nitrogen and Phosphorus in Fishpond : use of the mass balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Intensification: a new paragon for sustainable aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, NA, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6613,103 +6613,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMTA ecopath model methodology: focus on a pond polyculture system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Baizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gamito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 848 p., 2018, Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6734,103 +6734,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of aquaponics: the lettuce point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6855,64 +6855,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification écologique en aquaculture d'étangs Approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6937,77 +6937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aquaculture multi-trophique intégrée en étang: identification de la structure du réseau trophique à l'aide des isotopes stables du carbone et de l'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 98 p., 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7045,90 +7045,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using carbon and nitrogen stable isotopes to test for trophic niche partitionning between carp (Cyprinus carpio) and roach (Rutilus rutilus) in semi-intensive versus extensive integrated multitrophic aquaculture ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7185,90 +7185,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEGRATED MULTI-TROPHIC AQUACULTURE Perspectives for More Sustainable Seafood Aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cătălin Platon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Metaxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Slembrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7393,51 +7393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46BE781D"/>
+    <w:nsid w:val="F587935A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7624,51 +7624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-jaeger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8363-4014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5419-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrice M Jansen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145414" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23737484.2025.2541241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104275" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nahon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102865" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gayet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2024.2407122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zoli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldassare Fronte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2024.102457" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Villa de Brito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quental-Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12279" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02974908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1830953" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291115v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13147779" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baizeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gamito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00406" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4tqn-nx47" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735162" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2018.11.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/56675" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pimont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iroise Mathonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797437v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Conti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884250v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885431v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Callier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Feirreira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan B&#233;guin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mathonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gamito" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901324v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901342v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540924v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-jaeger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8363-4014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5419-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104275" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nahon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kerherv&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102865" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gayet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454438.2024.2407122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024420v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrice M Jansen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23737484.2025.2541241" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldassare Fronte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2024.102457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2024013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Villa de Brito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quental-Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206999v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12279" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02974908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1830953" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13147779" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576754v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baizeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gamito" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00406" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2021004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735162" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4tqn-nx47" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2018.11.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/56675" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pimont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iroise Mathonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Conti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884250v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888580v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885431v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887287v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887320v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Callier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220497v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Metaxa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Caruso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Feirreira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan B&#233;guin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mathonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gamito" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901324v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901342v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540924v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Platon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Slembrouck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>