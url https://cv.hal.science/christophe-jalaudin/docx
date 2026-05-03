--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Jalaudin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vie et consommation énergétique des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Albigeois & la sectorisation scolaire à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'encadrement des itinéraires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité épiscopale d'Albi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques socio-scolaires des étudiants inscrits au Centre Universitaire de Formation et de Recherche Jean-François Champollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Zaghdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de l'enseignement de la Shoah chez les lycéens du Tarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vivent les étudiants inscrits du Centre Universitaire Jean-François Champollion. Résultats de l'enquête Conditions de vie 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Zaghdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des effectifs étudiants en flux et en stocks. Période : 2002-03 à 2006-07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Magnabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques socio-scolaires des étudiants inscrits au Centre Universitaire de Formation et de Recherche Jean-François Champollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Magnabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants inscrits au Centre Universitaire de Formation et de Recherche Jean-François Champollion (année universitaire 2005-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riana Randriamanampisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des parcours touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Représentations du tourisme au cinéma, 14, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.3301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équipée touristique ou le rôle des équipements portables dans l’exploration d’un lieu méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitants du rural et leurs services publics : pratiques et opinions d’usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitants du rural et leurs services publics : pratiques et opinions d'usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.87-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieil homme et la mère, ou l'assidu et l'occasionnelle : quatre portraits d'usagers des bibliothèques de lecture d'Albi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l'expérience touristique par l’engagement l'indifférence et l&amp;quot;évitement des population locales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme comme expérience. Regards interdisciplinaires sur le vécu touristique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782760543577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’enseignement de la Shoah au lycée. Des bénéfices inégalement partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les judaïsmes. Une socio-anthropologie de la diversité religieuse et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite de camp ou pas : en quoi les élèves sont-ils différents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élèves face à la Shoah. Lieux, histoire, voyages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation du bus à la cohésion socio-spatiale de la Communauté d’Agglomération de l’Albigeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités spatiales dans les villes intermédiaires. Pratiques, territoires, régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782845165465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et représentations liés à la Shoah chez les lycéens du Tarn. Influences du scolaire et de l’extrascolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre la Shoah: Dans la famille, à l'école, dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9782846211147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et représentations liés à la Shoah chez les lycéens du Tarn. Influences du scolaire et de l'extrascolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre la Shoah dans la famille, à l'école, dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions de Paris, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Jalaudin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vie et consommation énergétique des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Albigeois & la sectorisation scolaire à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'encadrement des itinéraires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité épiscopale d'Albi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques socio-scolaires des étudiants inscrits au Centre Universitaire de Formation et de Recherche Jean-François Champollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Zaghdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de l'enseignement de la Shoah chez les lycéens du Tarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vivent les étudiants inscrits du Centre Universitaire Jean-François Champollion. Résultats de l'enquête Conditions de vie 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Zaghdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques socio-scolaires des étudiants inscrits au Centre Universitaire de Formation et de Recherche Jean-François Champollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Magnabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des effectifs étudiants en flux et en stocks. Période : 2002-03 à 2006-07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Magnabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants inscrits au Centre Universitaire de Formation et de Recherche Jean-François Champollion (année universitaire 2005-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riana Randriamanampisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des parcours touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Représentations du tourisme au cinéma, 14, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.3301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équipée touristique ou le rôle des équipements portables dans l’exploration d’un lieu méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitants du rural et leurs services publics : pratiques et opinions d’usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitants du rural et leurs services publics : pratiques et opinions d'usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.87-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieil homme et la mère, ou l'assidu et l'occasionnelle : quatre portraits d'usagers des bibliothèques de lecture d'Albi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’enseignement de la Shoah au lycée. Des bénéfices inégalement partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les judaïsmes. Une socio-anthropologie de la diversité religieuse et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l'expérience touristique par l’engagement l'indifférence et l&amp;quot;évitement des population locales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme comme expérience. Regards interdisciplinaires sur le vécu touristique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782760543577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite de camp ou pas : en quoi les élèves sont-ils différents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élèves face à la Shoah. Lieux, histoire, voyages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation du bus à la cohésion socio-spatiale de la Communauté d’Agglomération de l’Albigeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités spatiales dans les villes intermédiaires. Pratiques, territoires, régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782845165465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et représentations liés à la Shoah chez les lycéens du Tarn. Influences du scolaire et de l’extrascolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre la Shoah: Dans la famille, à l'école, dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9782846211147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et représentations liés à la Shoah chez les lycéens du Tarn. Influences du scolaire et de l'extrascolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre la Shoah dans la famille, à l'école, dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions de Paris, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Zaghdoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Magnabal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana Randriamanampisoa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.3301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983685v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Zaghdoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Magnabal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana Randriamanampisoa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.3301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983685v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>