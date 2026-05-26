--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Jalaudin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vie et consommation énergétique des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Albigeois & la sectorisation scolaire à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'encadrement des itinéraires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité épiscopale d'Albi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques socio-scolaires des étudiants inscrits au Centre Universitaire de Formation et de Recherche Jean-François Champollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Zaghdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de l'enseignement de la Shoah chez les lycéens du Tarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vivent les étudiants inscrits du Centre Universitaire Jean-François Champollion. Résultats de l'enquête Conditions de vie 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Zaghdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques socio-scolaires des étudiants inscrits au Centre Universitaire de Formation et de Recherche Jean-François Champollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Magnabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des effectifs étudiants en flux et en stocks. Période : 2002-03 à 2006-07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Magnabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants inscrits au Centre Universitaire de Formation et de Recherche Jean-François Champollion (année universitaire 2005-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riana Randriamanampisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des parcours touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Représentations du tourisme au cinéma, 14, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.3301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équipée touristique ou le rôle des équipements portables dans l’exploration d’un lieu méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitants du rural et leurs services publics : pratiques et opinions d’usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitants du rural et leurs services publics : pratiques et opinions d'usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.87-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieil homme et la mère, ou l'assidu et l'occasionnelle : quatre portraits d'usagers des bibliothèques de lecture d'Albi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’enseignement de la Shoah au lycée. Des bénéfices inégalement partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les judaïsmes. Une socio-anthropologie de la diversité religieuse et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l'expérience touristique par l’engagement l'indifférence et l&amp;quot;évitement des population locales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme comme expérience. Regards interdisciplinaires sur le vécu touristique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782760543577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite de camp ou pas : en quoi les élèves sont-ils différents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élèves face à la Shoah. Lieux, histoire, voyages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation du bus à la cohésion socio-spatiale de la Communauté d’Agglomération de l’Albigeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités spatiales dans les villes intermédiaires. Pratiques, territoires, régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782845165465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et représentations liés à la Shoah chez les lycéens du Tarn. Influences du scolaire et de l’extrascolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre la Shoah: Dans la famille, à l'école, dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9782846211147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et représentations liés à la Shoah chez les lycéens du Tarn. Influences du scolaire et de l'extrascolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre la Shoah dans la famille, à l'école, dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions de Paris, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Jalaudin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vie et consommation énergétique des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Albigeois & la sectorisation scolaire à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'encadrement des itinéraires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité épiscopale d'Albi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vivent les étudiants inscrits du Centre Universitaire Jean-François Champollion. Résultats de l'enquête Conditions de vie 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Zaghdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques socio-scolaires des étudiants inscrits au Centre Universitaire de Formation et de Recherche Jean-François Champollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Zaghdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception de l'enseignement de la Shoah chez les lycéens du Tarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques socio-scolaires des étudiants inscrits au Centre Universitaire de Formation et de Recherche Jean-François Champollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Magnabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des effectifs étudiants en flux et en stocks. Période : 2002-03 à 2006-07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Magnabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants inscrits au Centre Universitaire de Formation et de Recherche Jean-François Champollion (année universitaire 2005-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riana Randriamanampisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des parcours touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Représentations du tourisme au cinéma, 14, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.3301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équipée touristique ou le rôle des équipements portables dans l’exploration d’un lieu méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Calvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitants du rural et leurs services publics : pratiques et opinions d’usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitants du rural et leurs services publics : pratiques et opinions d'usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.87-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieil homme et la mère, ou l'assidu et l'occasionnelle : quatre portraits d'usagers des bibliothèques de lecture d'Albi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’enseignement de la Shoah au lycée. Des bénéfices inégalement partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les judaïsmes. Une socio-anthropologie de la diversité religieuse et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l'expérience touristique par l’engagement l'indifférence et l&amp;quot;évitement des population locales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lalanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme comme expérience. Regards interdisciplinaires sur le vécu touristique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782760543577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite de camp ou pas : en quoi les élèves sont-ils différents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élèves face à la Shoah. Lieux, histoire, voyages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation du bus à la cohésion socio-spatiale de la Communauté d’Agglomération de l’Albigeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités spatiales dans les villes intermédiaires. Pratiques, territoires, régulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782845165465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et représentations liés à la Shoah chez les lycéens du Tarn. Influences du scolaire et de l'extrascolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre la Shoah dans la famille, à l'école, dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions de Paris, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et représentations liés à la Shoah chez les lycéens du Tarn. Influences du scolaire et de l’extrascolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygal Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jalaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre la Shoah: Dans la famille, à l'école, dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9782846211147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Zaghdoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Magnabal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana Randriamanampisoa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.3301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983685v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Calvignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Zaghdoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Magnabal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana Randriamanampisoa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.3301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983685v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>