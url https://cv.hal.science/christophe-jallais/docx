--- v0 (2026-03-31)
+++ v1 (2026-05-05)
@@ -558,347 +558,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality trait prediction by machine learning using physiological data and driving behavior</w:t>
+                <w:t xml:space="preserve">Fret connecté : les leçons du projet Ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Evin</w:t>
+                <w:t xml:space="preserve">Pierre Hornych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
+                <w:t xml:space="preserve">Odile Arbeit de Chalendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolphe James Béquet</w:t>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Moreau</w:t>
+                <w:t xml:space="preserve">François Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helène Tattegrain</w:t>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning with Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 995, pp.58-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068899v1</w:t>
+                <w:t xml:space="preserve">hal-04372337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the driver's visual engagement on situation awareness and takeover quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subtle interactions for distress regulation: Efficiency of a haptic wearable according to personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe J Béquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marti</w:t>
+                <w:t xml:space="preserve">Antonio R Hidalgo-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Quick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.04.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.102923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2022.102923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665618v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quiet passenger: cognitions, avoidance, and onset among people with driving anxiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Stephens</w:t>
+                <w:t xml:space="preserve">Boris Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -926,1665 +917,1674 @@
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87, pp.30-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trf.2022.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle interactions for distress regulation: Efficiency of a haptic wearable according to personality</w:t>
+                <w:t xml:space="preserve">Impact of the driver's visual engagement on situation awareness and takeover quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolphe J Béquet</w:t>
+                <w:t xml:space="preserve">Paul Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio R Hidalgo-Muñoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Moreau</w:t>
+                <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Quick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jallais</w:t>
+                <w:t xml:space="preserve">Anne Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2022.102923⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87, pp.391-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992278v1</w:t>
+                <w:t xml:space="preserve">hal-03665618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fret connecté : les leçons du projet Ensemble</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personality trait prediction by machine learning using physiological data and driving behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Arbeit de Chalendar</w:t>
+                <w:t xml:space="preserve">Morgane Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+                <w:t xml:space="preserve">Adolphe James Béquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Combes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+                <w:t xml:space="preserve">Helène Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372337v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mind-wandering on visual information processing while driving: An electrophysiological study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avoidance and personal and occupational quality of life in French people with driving anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acp.3773⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80, pp 49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2021.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168977v1</w:t>
+                <w:t xml:space="preserve">hal-03209193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidance and personal and occupational quality of life in French people with driving anxiety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of mind-wandering on visual information processing while driving: An electrophysiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 80, pp 49-60. </w:t>
+              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), pp.508-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2021.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acp.3773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209193v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impacts of anxiety over driving on self-reported driving avoidance, work performance and quality of life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amanda Stephens</w:t>
+                <w:t xml:space="preserve">Towards Mindless Stress Regulation in Advanced Driver Assistance Systems: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe J. Bequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Collette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2020.100929⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.609124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186304v1</w:t>
+                <w:t xml:space="preserve">hal-03168972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Mindless Stress Regulation in Advanced Driver Assistance Systems: A Systematic Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The impacts of anxiety over driving on self-reported driving avoidance, work performance and quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.609124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2020.100929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168972v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration and Heart Rate Modulation Due to Competing Cognitive Tasks While Driving</w:t>
+                <w:t xml:space="preserve">Respiration and heart rate modulation due to competing cognitive tasks while driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Astier-Juvenson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Adolphe Bequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batiste Astier-Juvenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 12, pp.525</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780549v1</w:t>
+                <w:t xml:space="preserve">hal-03345712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Driver Distraction and Inattention: Engagement during manual, assisted, and automated driving modes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fort</w:t>
+                <w:t xml:space="preserve">Hemodynamic responses to visual cues during attentive listening in autonomous versus manual simulated driving: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET, intelligent Trnasport Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-its.2019.0325⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235862v1</w:t>
+                <w:t xml:space="preserve">hal-02271104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological and performance variations following driving events involving an increase in mental workload</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does False and Missed Lane Departure Warnings Impact Driving Performances Differently?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t>
+                <w:t xml:space="preserve">Elsa Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Berthelon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marleen de Weser</w:t>
+                <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transport Research Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12544-019-0379-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (14), pp 1292-1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2018.1519166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280708v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration and heart rate modulation due to competing cognitive tasks while driving</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+                <w:t xml:space="preserve">Editorial : Driver Distraction and Inattention: Engagement during manual, assisted, and automated driving modes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trent Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET, intelligent Trnasport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), pp. 1211-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-its.2019.0325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345712v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic responses to visual cues during attentive listening in autonomous versus manual simulated driving: A pilot study</w:t>
+                <w:t xml:space="preserve">Respiration and Heart Rate Modulation Due to Competing Cognitive Tasks While Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Moreau</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe J. Bequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Astier-Juvenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 135, 8 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2018.00525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271104v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does False and Missed Lane Departure Warnings Impact Driving Performances Differently?</w:t>
+                <w:t xml:space="preserve">Electrophysiological and performance variations following driving events involving an increase in mental workload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
+                <w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+                <w:t xml:space="preserve">Catherine Berthelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Yousfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jallais</w:t>
+                <w:t xml:space="preserve">Virginie Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Bueno</w:t>
+                <w:t xml:space="preserve">Marleen de Weser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (14), pp 1292-1302. </w:t>
+              <w:t xml:space="preserve">European Transport Research Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, 9p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10447318.2018.1519166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12544-019-0379-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216514v1</w:t>
+                <w:t xml:space="preserve">hal-02280708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do distinct mind wandering differently disrupt drivers? Interpretation of physiological and behavioral pattern with a data triangulation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Malin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2629,766 +2629,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lane departure warnings onset and reliability on car drivers' behaviors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Yousfi</w:t>
+                <w:t xml:space="preserve">Attention and driving performance modulations due to anger state : Contribution of electroencephalographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Bueno</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2016.08.010⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 636, pp. 134-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493814v2</w:t>
+                <w:t xml:space="preserve">hal-01399274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: contribution of cardiac measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+                <w:t xml:space="preserve">Influence of lane departure warnings onset and reliability on car drivers' behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.801.0051⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (Part A), pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2016.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469240v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention and driving performance modulations due to anger state : Contribution of electroencephalographic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Techer</w:t>
+                <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: contribution of cardiac measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 636, pp. 134-139. </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.51-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2016.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.801.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399274v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des alertes signalant un risque de collision par l'arrière chez le conducteur distrait</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">The impact of false warnings on partial and full lane departure warnings effectiveness and acceptance in car driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bueno</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0761898016004088⟩</w:t>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (12), pp.1553-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2016.1158323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306312v3</w:t>
+                <w:t xml:space="preserve">hal-01460525v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of false warnings on partial and full lane departure warnings effectiveness and acceptance in car driving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Efficacité des alertes signalant un risque de collision par l'arrière chez le conducteur distrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Fabrigoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Bueno</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 59 (12), pp.1553-1564. </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Distractions au volant, 2015 (03-04), pp.223-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00140139.2016.1158323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S0761898016004088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460525v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306312v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Impact of Anger State on the Three Attentional Networks With the ANT-I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (3), pp. 276-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3712,2964 +3712,3094 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of mind wandering while driving with different levels of vehicle automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Marti</w:t>
+                <w:t xml:space="preserve">Driving Anxiety and Attentional Processes while Driving on Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Charron</w:t>
+                <w:t xml:space="preserve">Théo Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Schnebelen</w:t>
+                <w:t xml:space="preserve">Helene Tattegrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Future Active Safety Technology toward zero traffic accidents (FAST-zero’23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Humanist Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Chemnitz, Germany. 3p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60687/2026-00481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300842v1</w:t>
+                <w:t xml:space="preserve">hal-05610468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoExp: A multidisciplinary, multi-sensor framework to evaluate human activities in self-driving cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F Crispim-Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Souche-Lecorvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE International Conference on Intelligent Transportation Systems (ITSC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bilbao, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10421877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the driver's visual engagement and situation awareness on takeover quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Evolution of mind wandering while driving with different levels of vehicle automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention (DDI2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, LYON, France. 5 p</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Future Active Safety Technology toward zero traffic accidents (FAST-zero’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kanazawa, Japan. pp.Fri-PM1-B-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388322v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of driver's distraction on gaze behaviour, mental workload and takeover quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Marti</w:t>
+                <w:t xml:space="preserve">Effets du stress et de sa régulation sur les processus perceptifs et cognitifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe Bequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Driving Simulation Conference Europe 2021 VR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, MUNICH, Germany. pp.99-106</w:t>
+              <w:t xml:space="preserve">11e colloque EPIQUE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, LILLE, France. pp.241-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343285v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress variations and auditory omissions: a pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
+                <w:t xml:space="preserve">Auditory distraction in simulated manual and autonomous driving: an fMRI approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Astier-Juvenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Redoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, e-conference, France. 3 p</w:t>
+              <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677918v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du stress et de sa régulation sur les processus perceptifs et cognitifs.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approach used to merge the different driver monitoring diagnostics in the AutoConduct project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque EPIQUE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, LILLE, France. pp.241-244</w:t>
+              <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention (DDI2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France. pp.93-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677944v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory distraction in simulated manual and autonomous driving: an fMRI approach.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome Redoute</w:t>
+                <w:t xml:space="preserve">Stress variations and auditory omissions: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe Bequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Neuroergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, e-conference, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410418v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach used to merge the different driver monitoring diagnostics in the AutoConduct project</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Impact of the driver's visual engagement and situation awareness on takeover quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Koustanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention (DDI2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France. pp.93-95</w:t>
+              <w:t xml:space="preserve">, Oct 2021, LYON, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388338v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du vagabondage de la pensée sur le traitement de l’information visuelle en conduite automobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fort</w:t>
+                <w:t xml:space="preserve">Effect of driver's distraction on gaze behaviour, mental workload and takeover quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Koustanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Driving Simulation Conference Europe 2021 VR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, MUNICH, Germany. pp.99-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041048v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain activity linked to visual cue processing in manual and autonomous driving while listening a broadcast: a fNIRS study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du vagabondage de la pensée sur le traitement de l’information visuelle en conduite automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors and Ergonomics Society, Europe Chapter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes (44000), France</w:t>
+              <w:t xml:space="preserve">EPIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418648v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial: Driver Distraction and Inattention: Meeting the Challenges of New Technology and Automation</w:t>
+                <w:t xml:space="preserve">Brain activity linked to visual cue processing in manual and autonomous driving while listening a broadcast: a fNIRS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael A. Regan</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, PARIS, France</w:t>
+              <w:t xml:space="preserve">Human Factors and Ergonomics Society, Europe Chapter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974378v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-level approach to investigate the influence of the driving event on the driver's cognitive state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t>
+                <w:t xml:space="preserve">Guest Editorial: Driver Distraction and Inattention: Meeting the Challenges of New Technology and Automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trent W. Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Regan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young reseachers seminar 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Berlin, Germany. 20p</w:t>
+              <w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528590v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of mind-wandering in driving: contributions of cardiac measurement and eye movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+                <w:t xml:space="preserve">A multi-level approach to investigate the influence of the driving event on the driver's cognitive state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleen de Weser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, PARIS, France. 1 p</w:t>
+              <w:t xml:space="preserve">Young reseachers seminar 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Berlin, Germany. 20p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677948v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of driver anger state on driving performance and attention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Techer</w:t>
+                <w:t xml:space="preserve">Detection of mind-wandering in driving: contributions of cardiac measurement and eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gabaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, PARIS, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677963v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of mind-wandering in driving: contributions of cardiac measurement and eye movements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
+                <w:t xml:space="preserve">Effects of driver anger state on driving performance and attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Neuroergonomics Conference, The Brain at work and in everyday life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, PARIS, France. 1 p</w:t>
+              <w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, PARIS, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415505v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How traffic conditions affect the driver's internal state? A multi-level approach for improving advanced driver assistance systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t>
+                <w:t xml:space="preserve">Anger and driving: towards the adaptation of adas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th AHFE - International Applied Human Factors and ergonomic conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Orlando, United States. 18p</w:t>
+              <w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, LOUGHBOROUGH, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354322v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anger and driving: towards the adaptation of adas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Techer</w:t>
+                <w:t xml:space="preserve">How traffic conditions affect the driver's internal state? A multi-level approach for improving advanced driver assistance systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M de Weser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, LOUGHBOROUGH, France. 9 p</w:t>
+              <w:t xml:space="preserve">7th AHFE - International Applied Human Factors and ergonomic conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Orlando, United States. 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686803v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: Contribution of cardiac measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Detection of mind-wandering in driving: contributions of cardiac measurement and eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Malin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanist Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, LOUGHBOROUGH, United Kingdom. 20 p</w:t>
+              <w:t xml:space="preserve">1st International Neuroergonomics Conference, The Brain at work and in everyday life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, PARIS, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686614v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-niveaux de l'influence de la situation de conduite sur l'état cognitif du conducteur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Berthelon</w:t>
+                <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: Contribution of cardiac measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes Entretiens du Centre Jacques-Cartier. Facteurs humains, technologies embarquées et numériques : quel rôle pour les politiques de sécurité routière ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France. 1p</w:t>
+              <w:t xml:space="preserve">Humanist Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, LOUGHBOROUGH, United Kingdom. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407379v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection du vagabondage de la pensée en conduite : apports des mesures cardiaques et oculaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude multi-niveaux de l'influence de la situation de conduite sur l'état cognitif du conducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
+                <w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berthelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Entretiens Jacques Cartier. Facteurs humains, technologies embarquées et numériques : quel rôle pour les politiques de sécurité routière ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">29èmes Entretiens du Centre Jacques-Cartier. Facteurs humains, technologies embarquées et numériques : quel rôle pour les politiques de sécurité routière ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415625v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are car-following performance and pedestrian detection altered by anger?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Techer</w:t>
+                <w:t xml:space="preserve">Détection du vagabondage de la pensée en conduite : apports des mesures cardiaques et oculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Malin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Researchers Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, ROME, Italy. 14 p</w:t>
+              <w:t xml:space="preserve">29e Entretiens Jacques Cartier. Facteurs humains, technologies embarquées et numériques : quel rôle pour les politiques de sécurité routière ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309332v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving in an anger state: impact on the car-following performance and the pedestrian detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Driver Distraction and Inattention (DDI2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, SYDNEY, Australia. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des systèmes d'alerte anti-collision chez le conducteur distrait</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are car-following performance and pedestrian detection altered by anger?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 2ème entretiens Jacques Cartier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, QUEBEC, Canada. 18 p</w:t>
+              <w:t xml:space="preserve">Young Researchers Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, ROME, Italy. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686741v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of anger and sadness on the drivers' useful visual field : toward a tunnel vision phenomenon?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité des systèmes d'alerte anti-collision chez le conducteur distrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gabaude</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Driver Distraction and Inattention International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, GOTEBORG, Switzerland. 13 p</w:t>
+              <w:t xml:space="preserve">Les 2ème entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, QUEBEC, Canada. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417138v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of anger and sadness on the drivers' useful visual field : toward a tunnel vision phenomenon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joceline Roge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gabaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Driver Distraction and Inattention International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, GOTEBORG, Switzerland. 13 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cognitive load measurement while driving. In : Human Factors : a view from an integrative perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gabaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baracat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HFES Europe Chapter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, France. pp. 67-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6679,279 +6809,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A glimpse at the first results of the AutoBehave project: a multidisciplinary approach to evaluate the usage of our travel time in self-driving cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F Crispim-Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RoBustness and Reliability of Autonomous Vehicles in the Open-world workshop in conjunction with International Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of cognitive workload variation in driving from ECG derived respiratory signal and heart rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Astier-Juvenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Béquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Neuroergonomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, PHILADELPHIE, United States. 2nd International Neuroergonomics Conference, 1 p, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6961,156 +7091,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 5th Driver Distraction and Inattention conference, Paris, March 20-22-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trent Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - IFSTTAR, AII2, 2017, Actes interactifs, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25578/actesinteractifs-aii2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7120,297 +7250,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colère, source d'insécurité routière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécurité des déplacements, protection des usagers et de l'environnement - Maîtrise des risques et prévention Tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan Editions, 15 p, 2015, 978-2-343-06557-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive load measurement while driving. In : Human Factors: a view from an integrative perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gabaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baracat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive load measurement while driving. In : Human Factors: a view from an integrative perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HUMAN FACTORS AND ERGONOMICS SOCIETY, pp. 67-80, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01027475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mood influence on semantic memory: Valence or arousal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7426,51 +7556,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attention, Representation, and Human Performance: Integration of Cognition, Emotion, and Motivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PsyPress, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7480,462 +7610,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour la prise en compte des facteurs humains dans les analyses des accidents du transport terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoExp: A multidisciplinary, multi-sensor framework to evaluate the acceptability of self-driving cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F Crispim-Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Souche-Le Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des états de l’art. T2.2 Spécification des cas d’usage, des types de CHM et des dispositifs de monitoring M1-M18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bueno-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine van Der Beken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iolande Vingiano-Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VEDECOM; GIE RECHERCHE ETUD PSA-RENAULT; PSA; IRCCyN; LAMIH - UMR CNRS 8201; IFSTTAR. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'alerte anti-collision : état de l'art et impact du niveau de fiabilité et du moment de déclenchement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7945,114 +8075,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFETS DES HUMEURS POSITIVE ET NEGATIVE SUR LES STRUCTURES DE CONNAISSANCES DE TYPE SCRIPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe F. Jallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Nantes, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00163826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8120,51 +8250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45666E7F"/>
+    <w:nsid w:val="B46C77A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8351,51 +8481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-jallais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3888-066X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110121422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. B&#233;quet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ndiaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104334" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04182467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustana&#239;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.04.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Stephens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.03.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J B&#233;quet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Quick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04372337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Arbeit de Chalendar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.03.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100929" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J. Bequet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.609124" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00525" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Victor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Regan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2019.0325" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Loeches de La Fuente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Weser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0379-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Astier-Juvenon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yousfi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1519166" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493814v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2016.08.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399274v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Techer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Corson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.11.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306312v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004088" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460525v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1158323" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228425v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0000028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.12.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ5R4K8V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2010.500480" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.1.318" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300842v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schnebelen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guesdon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421877" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustanai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343285v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677918v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388338v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Coeugnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petrov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041048v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418648v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974378v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent W. Victor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528590v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677948v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354322v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Weser" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407379v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309332v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chanut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269874v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417138v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joceline Roge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045217v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonniaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beurier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. B&#233;quet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brusque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/actesinteractifs-aii2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355503v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478148v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Elslande" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Souche-Le Corvec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028706v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno-Garcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine van Der Beken" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolande Vingiano-Viricel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kraiem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686511v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163826v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe F. Jallais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-jallais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3888-066X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110121422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. B&#233;quet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ndiaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104334" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04182467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04372337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Arbeit de Chalendar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992278v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J B&#233;quet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Quick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102923" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Stephens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.03.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustana&#239;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.04.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.03.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168972v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J. Bequet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.609124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100929" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Astier-Juvenon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yousfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1519166" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Victor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Regan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2019.0325" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00525" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Loeches de La Fuente" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Weser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0379-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399274v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Techer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Corson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.11.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493814v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2016.08.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460525v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1158323" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306312v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004088" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228425v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0000028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.12.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ5R4K8V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2010.500480" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.1.318" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05610468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Elia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60687/2026-00481" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guesdon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421877" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schnebelen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388338v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Coeugnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petrov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustanai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent W. Victor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354322v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Weser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309332v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chanut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686741v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joceline Roge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonniaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331707v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beurier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. B&#233;quet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brusque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/actesinteractifs-aii2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027475v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355503v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478148v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Elslande" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825090v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Souche-Le Corvec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028706v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno-Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine van Der Beken" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolande Vingiano-Viricel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kraiem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686511v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163826v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe F. Jallais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>