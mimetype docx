--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -558,723 +558,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fret connecté : les leçons du projet Ensemble</w:t>
+                <w:t xml:space="preserve">Impact of the driver's visual engagement on situation awareness and takeover quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hornych</w:t>
+                <w:t xml:space="preserve">Paul Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Arbeit de Chalendar</w:t>
+                <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+                <w:t xml:space="preserve">Anne Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Combes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87, pp.391-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372337v1</w:t>
+                <w:t xml:space="preserve">hal-03665618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtle interactions for distress regulation: Efficiency of a haptic wearable according to personality</w:t>
+                <w:t xml:space="preserve">Personality trait prediction by machine learning using physiological data and driving behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolphe J Béquet</w:t>
+                <w:t xml:space="preserve">Morgane Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio R Hidalgo-Muñoz</w:t>
+                <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adolphe James Béquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2022.102923⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992278v1</w:t>
+                <w:t xml:space="preserve">hal-04068899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quiet passenger: cognitions, avoidance, and onset among people with driving anxiety</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subtle interactions for distress regulation: Efficiency of a haptic wearable according to personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Collette</w:t>
+                <w:t xml:space="preserve">Adolphe J Béquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio R Hidalgo-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.03.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.102923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2022.102923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123736v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the driver's visual engagement on situation awareness and takeover quality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The quiet passenger: cognitions, avoidance, and onset among people with driving anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
+                <w:t xml:space="preserve">Amanda Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Guillaume</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boris Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 87, pp.391-402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.04.018⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 87, pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2022.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665618v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality trait prediction by machine learning using physiological data and driving behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fret connecté : les leçons du projet Ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hornych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Evin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
+                <w:t xml:space="preserve">Odile Arbeit de Chalendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolphe James Béquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Moreau</w:t>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helène Tattegrain</w:t>
+                <w:t xml:space="preserve">François Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning with Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 995, pp.58-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068899v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoidance and personal and occupational quality of life in French people with driving anxiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Evennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1390,51 +1390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1479,1043 +1479,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Mindless Stress Regulation in Advanced Driver Assistance Systems: A Systematic Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The impacts of anxiety over driving on self-reported driving avoidance, work performance and quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.609124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2020.100929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168972v1</w:t>
+                <w:t xml:space="preserve">hal-03186304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impacts of anxiety over driving on self-reported driving avoidance, work performance and quality of life</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Towards Mindless Stress Regulation in Advanced Driver Assistance Systems: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe J. Bequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2020.100929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.609124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186304v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration and heart rate modulation due to competing cognitive tasks while driving</w:t>
+                <w:t xml:space="preserve">Respiration and Heart Rate Modulation Due to Competing Cognitive Tasks While Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe J. Bequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolphe Bequet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Batiste Astier-Juvenon</w:t>
+                <w:t xml:space="preserve">Mathis Astier-Juvenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, pp.525</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2018.00525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345712v1</w:t>
+                <w:t xml:space="preserve">hal-03780549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic responses to visual cues during attentive listening in autonomous versus manual simulated driving: A pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
+                <w:t xml:space="preserve">Editorial : Driver Distraction and Inattention: Engagement during manual, assisted, and automated driving modes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trent Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103583⟩</w:t>
+              <w:t xml:space="preserve">IET, intelligent Trnasport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), pp. 1211-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-its.2019.0325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271104v1</w:t>
+                <w:t xml:space="preserve">hal-03235862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does False and Missed Lane Departure Warnings Impact Driving Performances Differently?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrophysiological and performance variations following driving events involving an increase in mental workload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Yousfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jallais</w:t>
+                <w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Bueno</w:t>
+                <w:t xml:space="preserve">Catherine Berthelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleen de Weser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10447318.2018.1519166⟩</w:t>
+              <w:t xml:space="preserve">European Transport Research Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, 9p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12544-019-0379-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216514v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Driver Distraction and Inattention: Engagement during manual, assisted, and automated driving modes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael A. Regan</w:t>
+                <w:t xml:space="preserve">Respiration and heart rate modulation due to competing cognitive tasks while driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe Bequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batiste Astier-Juvenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET, intelligent Trnasport Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.525</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235862v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration and Heart Rate Modulation Due to Competing Cognitive Tasks While Driving</w:t>
+                <w:t xml:space="preserve">Hemodynamic responses to visual cues during attentive listening in autonomous versus manual simulated driving: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fort</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2018.00525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780549v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological and performance variations following driving events involving an increase in mental workload</w:t>
+                <w:t xml:space="preserve">Does False and Missed Lane Departure Warnings Impact Driving Performances Differently?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Berthelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fort</w:t>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Etienne</w:t>
+                <w:t xml:space="preserve">Elsa Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marleen de Weser</w:t>
+                <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transport Research Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11, 9p. </w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (14), pp 1292-1302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12544-019-0379-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2018.1519166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280708v1</w:t>
+                <w:t xml:space="preserve">hal-03216514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do distinct mind wandering differently disrupt drivers? Interpretation of physiological and behavioral pattern with a data triangulation method</w:t>
               </w:r>
@@ -2540,51 +2540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Malin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2629,766 +2629,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention and driving performance modulations due to anger state : Contribution of electroencephalographic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Techer</w:t>
+                <w:t xml:space="preserve">Influence of lane departure warnings onset and reliability on car drivers' behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2016.11.011⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (Part A), pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2016.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399274v2</w:t>
+                <w:t xml:space="preserve">hal-01493814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lane departure warnings onset and reliability on car drivers' behaviors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: contribution of cardiac measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2016.08.010⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.801.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493814v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: contribution of cardiac measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+                <w:t xml:space="preserve">Attention and driving performance modulations due to anger state : Contribution of electroencephalographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 80, pp.51-72. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 636, pp. 134-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.801.0051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469240v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of false warnings on partial and full lane departure warnings effectiveness and acceptance in car driving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Efficacité des alertes signalant un risque de collision par l'arrière chez le conducteur distrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Fabrigoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Bueno</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00140139.2016.1158323⟩</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Distractions au volant, 2015 (03-04), pp.223-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898016004088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460525v2</w:t>
+                <w:t xml:space="preserve">hal-01306312v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des alertes signalant un risque de collision par l'arrière chez le conducteur distrait</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">The impact of false warnings on partial and full lane departure warnings effectiveness and acceptance in car driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bueno</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Distractions au volant, 2015 (03-04), pp.223-229. </w:t>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (12), pp.1553-1564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0761898016004088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2016.1158323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306312v3</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460525v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Impact of Anger State on the Three Attentional Networks With the ANT-I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (3), pp. 276-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3876,981 +3876,981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05610468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoExp: A multidisciplinary, multi-sensor framework to evaluate human activities in self-driving cars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of mind wandering while driving with different levels of vehicle automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos F Crispim-Junior</w:t>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guesdon</w:t>
+                <w:t xml:space="preserve">Damien Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Souche-Lecorvec</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Intelligent Transportation Systems (ITSC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Symposium on Future Active Safety Technology toward zero traffic accidents (FAST-zero’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kanazawa, Japan. pp.Fri-PM1-B-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331629v1</w:t>
+                <w:t xml:space="preserve">hal-04300842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of mind wandering while driving with different levels of vehicle automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Marti</w:t>
+                <w:t xml:space="preserve">AutoExp: A multidisciplinary, multi-sensor framework to evaluate human activities in self-driving cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos F Crispim-Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Charron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Guillaume</w:t>
+                <w:t xml:space="preserve">Stéphanie Souche-Lecorvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Future Active Safety Technology toward zero traffic accidents (FAST-zero’23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IEEE International Conference on Intelligent Transportation Systems (ITSC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bilbao, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10421877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300842v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du stress et de sa régulation sur les processus perceptifs et cognitifs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Stress variations and auditory omissions: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolphe Bequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque EPIQUE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, LILLE, France. pp.241-244</w:t>
+              <w:t xml:space="preserve">Neuroergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, e-conference, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677944v1</w:t>
+                <w:t xml:space="preserve">hal-03677918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory distraction in simulated manual and autonomous driving: an fMRI approach.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fort</w:t>
+                <w:t xml:space="preserve">Impact of the driver's visual engagement and situation awareness on takeover quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Astier-Juvenon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Koustanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention (DDI2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, LYON, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410418v1</w:t>
+                <w:t xml:space="preserve">hal-03388322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach used to merge the different driver monitoring diagnostics in the AutoConduct project</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Effect of driver's distraction on gaze behaviour, mental workload and takeover quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Koustanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention (DDI2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France. pp.93-95</w:t>
+              <w:t xml:space="preserve">Driving Simulation Conference Europe 2021 VR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, MUNICH, Germany. pp.99-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388338v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress variations and auditory omissions: a pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Effets du stress et de sa régulation sur les processus perceptifs et cognitifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolphe Bequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Hidalgo-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, e-conference, France. 3 p</w:t>
+              <w:t xml:space="preserve">11e colloque EPIQUE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, LILLE, France. pp.241-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677918v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the driver's visual engagement and situation awareness on takeover quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Marti</w:t>
+                <w:t xml:space="preserve">Auditory distraction in simulated manual and autonomous driving: an fMRI approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Astier-Juvenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Hidalgo-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Redoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention (DDI2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, LYON, France. 5 p</w:t>
+              <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388322v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of driver's distraction on gaze behaviour, mental workload and takeover quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jallais</w:t>
+                <w:t xml:space="preserve">Approach used to merge the different driver monitoring diagnostics in the AutoConduct project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tattegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Coeugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Koustanai</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Martin Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Driving Simulation Conference Europe 2021 VR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, MUNICH, Germany. pp.99-106</w:t>
+              <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention (DDI2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France. pp.93-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343285v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du vagabondage de la pensée sur le traitement de l’information visuelle en conduite automobile</w:t>
               </w:r>
@@ -4875,51 +4875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5095,51 +5095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trent W. Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5164,103 +5164,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-level approach to investigate the influence of the driving event on the driver's cognitive state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleen de Weser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young reseachers seminar 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Berlin, Germany. 20p</w:t>
@@ -5397,77 +5397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of driver anger state on driving performance and attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5499,260 +5499,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anger and driving: towards the adaptation of adas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Techer</w:t>
+                <w:t xml:space="preserve">How traffic conditions affect the driver's internal state? A multi-level approach for improving advanced driver assistance systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M de Weser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, LOUGHBOROUGH, France. 9 p</w:t>
+              <w:t xml:space="preserve">7th AHFE - International Applied Human Factors and ergonomic conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Orlando, United States. 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686803v1</w:t>
+                <w:t xml:space="preserve">hal-01354322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How traffic conditions affect the driver's internal state? A multi-level approach for improving advanced driver assistance systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t>
+                <w:t xml:space="preserve">Anger and driving: towards the adaptation of adas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th AHFE - International Applied Human Factors and ergonomic conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Orlando, United States. 18p</w:t>
+              <w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, LOUGHBOROUGH, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354322v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of mind-wandering in driving: contributions of cardiac measurement and eye movements</w:t>
               </w:r>
@@ -5764,51 +5764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Malin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5902,64 +5902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanist Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, LOUGHBOROUGH, United Kingdom. 20 p</w:t>
@@ -5988,90 +5988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude multi-niveaux de l'influence de la situation de conduite sur l'état cognitif du conducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Loeches de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Berthelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6135,51 +6135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Malin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6228,260 +6228,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving in an anger state: impact on the car-following performance and the pedestrian detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Are car-following performance and pedestrian detection altered by anger?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Driver Distraction and Inattention (DDI2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, SYDNEY, Australia. 18 p</w:t>
+              <w:t xml:space="preserve">Young Researchers Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, ROME, Italy. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269874v1</w:t>
+                <w:t xml:space="preserve">hal-01309332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are car-following performance and pedestrian detection altered by anger?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Driving in an anger state: impact on the car-following performance and the pedestrian detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Researchers Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, ROME, Italy. 14 p</w:t>
+              <w:t xml:space="preserve">4th International Conference on Driver Distraction and Inattention (DDI2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, SYDNEY, Australia. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309332v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des systèmes d'alerte anti-collision chez le conducteur distrait</w:t>
               </w:r>
@@ -6493,51 +6493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 2ème entretiens Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, QUEBEC, Canada. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6823,103 +6823,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A glimpse at the first results of the AutoBehave project: a multidisciplinary approach to evaluate the usage of our travel time in self-driving cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F Crispim-Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RoBustness and Reliability of Autonomous Vehicles in the Open-world workshop in conjunction with International Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France. 2023</w:t>
@@ -6961,51 +6961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of cognitive workload variation in driving from ECG derived respiratory signal and heart rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Astier-Juvenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7131,77 +7131,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trent Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - IFSTTAR, AII2, 2017, Actes interactifs, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7264,90 +7264,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colère, source d'insécurité routière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7729,90 +7729,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoExp: A multidisciplinary, multi-sensor framework to evaluate the acceptability of self-driving cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F Crispim-Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Souche-Le Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7978,51 +7978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'alerte anti-collision : état de l'art et impact du niveau de fiabilité et du moment de déclenchement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8250,51 +8250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B46C77A7"/>
+    <w:nsid w:val="E39F26FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8481,51 +8481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-jallais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3888-066X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110121422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. B&#233;quet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ndiaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104334" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04182467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04372337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Arbeit de Chalendar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992278v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J B&#233;quet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Quick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102923" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Stephens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.03.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustana&#239;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.04.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.03.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168972v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J. Bequet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.609124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100929" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Astier-Juvenon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yousfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1519166" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Victor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Regan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2019.0325" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00525" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Loeches de La Fuente" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Weser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0379-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399274v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Techer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Corson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.11.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493814v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2016.08.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460525v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1158323" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306312v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004088" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228425v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0000028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.12.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ5R4K8V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2010.500480" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.1.318" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05610468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Elia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60687/2026-00481" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guesdon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421877" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schnebelen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388338v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Coeugnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petrov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustanai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent W. Victor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354322v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Weser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309332v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chanut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686741v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joceline Roge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonniaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331707v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beurier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. B&#233;quet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brusque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/actesinteractifs-aii2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027475v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355503v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478148v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Elslande" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825090v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Souche-Le Corvec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028706v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno-Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine van Der Beken" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolande Vingiano-Viricel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kraiem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686511v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163826v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe F. Jallais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-jallais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3888-066X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110121422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. B&#233;quet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ndiaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104334" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04182467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustana&#239;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.04.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068899v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe James B&#233;quet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J B&#233;quet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R Hidalgo-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Quick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102923" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Stephens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.03.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04372337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Arbeit de Chalendar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.03.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100929" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J. Bequet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.609124" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00525" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Victor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Regan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2019.0325" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Loeches de La Fuente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Weser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0379-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Astier-Juvenon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103583" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yousfi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1519166" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493814v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2016.08.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399274v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Techer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Corson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.11.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306312v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004088" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460525v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1158323" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228425v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0000028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.12.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ5R4K8V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2010.500480" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.1.318" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05610468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Elia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tattegrain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60687/2026-00481" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300842v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schnebelen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guesdon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421877" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustanai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343285v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410418v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388338v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tattegrain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Coeugnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petrov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent W. Victor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354322v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Weser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686803v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309332v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chanut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269874v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686741v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joceline Roge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baracat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonniaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331707v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beurier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. B&#233;quet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brusque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/actesinteractifs-aii2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027475v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355503v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478148v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Elslande" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825090v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Souche-Le Corvec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028706v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno-Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine van Der Beken" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolande Vingiano-Viricel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kraiem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686511v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163826v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe F. Jallais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>