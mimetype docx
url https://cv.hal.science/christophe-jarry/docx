--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -372,667 +372,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowing “what for,” but not “where”: dissociation between functional and contextual tool knowledge in healthy individuals and patients with dementia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligence and Executive Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Merck</w:t>
+                <w:t xml:space="preserve">A Bucaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+                <w:t xml:space="preserve">C Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Brosseau-Beauvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1355617723000486⟩</w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (7), pp.1035-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acad021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267434v1</w:t>
+                <w:t xml:space="preserve">hal-04801512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence and Executive Functions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Allard</w:t>
+                <w:t xml:space="preserve">Knowing “what for,” but not “where”: dissociation between functional and contextual tool knowledge in healthy individuals and patients with dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brosseau-Beauvir</w:t>
+                <w:t xml:space="preserve">Catherine Merck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ropars</w:t>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (7), pp.1035-1046. </w:t>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/arclin/acad021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1355617723000486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04801512v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological Profile of Intellectually Gifted Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bucaille</w:t>
+                <w:t xml:space="preserve">Imitation de gestes non significatifs dans la maladie d’Alzheimer : l’influence des cadres de référence spatiale égocentrique et allocentrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Sugaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Brochard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Peudenier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (4), pp.424-440. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3), pp.381-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1355617721000515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661199v1</w:t>
+                <w:t xml:space="preserve">hal-04302163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining frustration intolerance beliefs among adults with dyslexia or developmental coordination disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropsychological Profile of Intellectually Gifted Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Potard</w:t>
+                <w:t xml:space="preserve">Sylvain Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Auger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylviane Peudenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2022.104184⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.424-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1355617721000515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746926v1</w:t>
+                <w:t xml:space="preserve">hal-03661199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation de gestes non significatifs dans la maladie d’Alzheimer : l’influence des cadres de référence spatiale égocentrique et allocentrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining frustration intolerance beliefs among adults with dyslexia or developmental coordination disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoko Sugaya</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lenoir-Perrotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (3), pp.381-391. </w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123, pp.104184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2022.104184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302163v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meaningless imitation in neurodegenerative diseases: effects of body part, bimanual imitation, asymmetry, and body midline crossing</w:t>
               </w:r>
@@ -1290,90 +1290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du fonctionnement exécutif des enfants à haut potentiel intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bucaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Kergroach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1588,51 +1588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Merck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1869,51 +1869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (3), pp.409-426. </w:t>
@@ -2014,269 +2014,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les phénomènes de dépendance à l’environnement: réflexions sur l’autonomie humaine à partir de la clinique neurologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rethinking the Cognitive Mechanisms Underlying Pantomime of Tool Use: Evidence from Alzheimer's Disease and Semantic Dementia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Allain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (02), pp.128-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1355617716000618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901629v1</w:t>
+                <w:t xml:space="preserve">hal-01569431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the Cognitive Mechanisms Underlying Pantomime of Tool Use: Evidence from Alzheimer's Disease and Semantic Dementia.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les phénomènes de dépendance à l’environnement: réflexions sur l’autonomie humaine à partir de la clinique neurologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Belliard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.325-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569431v1</w:t>
+                <w:t xml:space="preserve">hal-01901629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples facettes des pantomimes d'utilisation d'outils</w:t>
               </w:r>
@@ -2301,64 +2301,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (2), pp.118-141. </w:t>
@@ -2530,64 +2530,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural apraxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2641,654 +2641,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cognitive-based model of tool use in normal aging: Which components are at work?</w:t>
+                <w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (4), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.525-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-016-0758-1.Epub2016Feb23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982599v1</w:t>
+                <w:t xml:space="preserve">hal-01982163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery.</w:t>
+                <w:t xml:space="preserve">A cognitive-based model of tool use in normal aging: Which components are at work?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81, pp.525-537. </w:t>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-016-0758-1.Epub2016Feb23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982163v1</w:t>
+                <w:t xml:space="preserve">hal-01982599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous avez dit Homo Faber ?</w:t>
+                <w:t xml:space="preserve">Stratégies d’évaluation des troubles d’utilisation d’objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.108-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994829v1</w:t>
+                <w:t xml:space="preserve">hal-02009075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’évaluation des troubles d’utilisation d’objets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'apraxie dans les pathologies neurodégénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, pp.108-117. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 8, pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02009075v1</w:t>
+                <w:t xml:space="preserve">hal-02009047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apraxie dans les pathologies neurodégénératives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Vous avez dit Homo Faber ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.59-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02009047v1</w:t>
+                <w:t xml:space="preserve">hal-01994829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases neurocognitives de l’utilisation d’outils</w:t>
               </w:r>
@@ -3300,51 +3300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3434,51 +3434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3606,74 +3606,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (4), pp.363-386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821238v1</w:t>
@@ -3812,295 +3812,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical problem-solving strategies in Alzheimer's disease and semantic dementia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+                <w:t xml:space="preserve">L’apraxie dans les pathologies dégénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (5), pp.612-23. </w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.77-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/neu0000241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rne.082.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570030v1</w:t>
+                <w:t xml:space="preserve">hal-03297130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apraxie dans les pathologies dégénératives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
+                <w:t xml:space="preserve">Mechanical problem-solving strategies in Alzheimer's disease and semantic dementia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josselin Baumard</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (2), pp.77-85. </w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.612-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rne.082.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/neu0000241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297130v1</w:t>
+                <w:t xml:space="preserve">hal-01570030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tool use disorders in neurodegenerative diseases: roles of semantic memory and technical reasoning</w:t>
               </w:r>
@@ -4125,64 +4125,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Merck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82, pp.119-132. </w:t>
@@ -4272,51 +4272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63C, pp.214-216. </w:t>
@@ -4367,51 +4367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apraxia and Alzheimer’s Disease: Review and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4552,51 +4552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (10), pp.1964-1972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4655,51 +4655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apraxie et maladie d’Alzheimer : revue et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4828,51 +4828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delafuys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chauviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (9), pp.2322-33. </w:t>
@@ -4962,51 +4962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (5), pp.584-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5078,51 +5078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49, pp.299-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5162,226 +5162,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasping the affordances, understanding the reasoning, towards a dialectical theory of human tool use</w:t>
+                <w:t xml:space="preserve">De l’instrument à l’outil. Réflexions sur les concepts d’improvisation et de pérennité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.15-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981381v1</w:t>
+                <w:t xml:space="preserve">hal-01994811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’instrument à l’outil. Réflexions sur les concepts d’improvisation et de pérennité</w:t>
+                <w:t xml:space="preserve">Grasping the affordances, understanding the reasoning, towards a dialectical theory of human tool use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 117, pp.517-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0019004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994811v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasping the affordances, understanding the reasoning. Toward a dialectical theory of human tool use</w:t>
               </w:r>
@@ -5393,51 +5393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 117 (2), pp.517-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5488,77 +5488,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45, pp.769-783. </w:t>
@@ -5622,77 +5622,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46, pp.2431-2434</w:t>
@@ -5747,51 +5747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,77 +5872,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (3), pp.231-259</w:t>
@@ -6400,51 +6400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bucaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Allard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Brosseau-Beauvir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2025.2498348" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Remigereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617723000486" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bucaille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jarry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brosseau-Beauvir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ropars" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Peudenier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617721000515" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Auger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lenoir-Perrotel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2022.104184" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sugaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2022.2164487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03413314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coiffard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107714" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05289288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kergroach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lucas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2019.1674773" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.03.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Costini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0444" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617716000618" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.092.0118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1218822" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982163v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1.Epub2016Feb23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994829v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0378" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0379" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0377" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982150v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHZ479Z7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01625" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000241" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.082.0077" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337538v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.06.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-013-9235-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W10B38MT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.06.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78NPH31N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.053.0213" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delafuys" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvir&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.02.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTX6BP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981393v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.12.041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSN4VXP3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994811v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03181543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bucaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Allard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Brosseau-Beauvir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2025.2498348" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Remigereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bucaille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Allard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brosseau-Beauvir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ropars" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617723000486" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sugaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Peudenier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617721000515" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lenoir-Perrotel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2022.104184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2022.2164487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03413314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coiffard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107714" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05289288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kergroach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lucas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2019.1674773" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.03.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Costini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0444" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617716000618" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.092.0118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1.Epub2016Feb23" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1218822" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009075v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0378" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0379" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0377" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982150v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHZ479Z7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01625" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.082.0077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570030v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000241" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337538v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.06.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-013-9235-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W10B38MT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.06.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78NPH31N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.053.0213" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delafuys" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvir&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.02.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTX6BP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981393v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.12.041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSN4VXP3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03181543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>