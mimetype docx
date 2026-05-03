--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -234,437 +234,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory Integration Deficits in Neurodegenerative Diseases: Implications for Apraxia</w:t>
+                <w:t xml:space="preserve">Intelligence and Executive Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Baumard</w:t>
+                <w:t xml:space="preserve">A Bucaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+                <w:t xml:space="preserve">C Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jarry</w:t>
+                <w:t xml:space="preserve">J Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Lebaz</w:t>
+                <w:t xml:space="preserve">A Brosseau-Beauvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acad028⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 38 (7), pp.1035-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acad021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267415v1</w:t>
+                <w:t xml:space="preserve">hal-04801512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence and Executive Functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowing “what for,” but not “where”: dissociation between functional and contextual tool knowledge in healthy individuals and patients with dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Jarry</w:t>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Allard</w:t>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brosseau-Beauvir</w:t>
+                <w:t xml:space="preserve">Catherine Merck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ropars</w:t>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (7), pp.1035-1046. </w:t>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/arclin/acad021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1355617723000486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04801512v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowing “what for,” but not “where”: dissociation between functional and contextual tool knowledge in healthy individuals and patients with dementia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sensory Integration Deficits in Neurodegenerative Diseases: Implications for Apraxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+                <w:t xml:space="preserve">Samuel Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1355617723000486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acad028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267434v1</w:t>
+                <w:t xml:space="preserve">hal-04267415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imitation de gestes non significatifs dans la maladie d’Alzheimer : l’influence des cadres de référence spatiale égocentrique et allocentrique</w:t>
               </w:r>
@@ -676,51 +676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Sugaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1018,77 +1018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meaningless imitation in neurodegenerative diseases: effects of body part, bimanual imitation, asymmetry, and body midline crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1182,64 +1182,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1290,90 +1290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du fonctionnement exécutif des enfants à haut potentiel intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bucaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Kergroach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1409,1807 +1409,1819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation of meaningless gestures in normal aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The - weak - role of memory in tool use : Evidence from neurodegenerative diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlène Lucas</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Merck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13825585.2019.1674773⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.117-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392365v1</w:t>
+                <w:t xml:space="preserve">hal-02392362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The - weak - role of memory in tool use : Evidence from neurodegenerative diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Imitation of meaningless gestures in normal aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Merck</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129, pp.117-132. </w:t>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13825585.2019.1674773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392362v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un demi-siècle d’apraxie: histoire récente et perspectives futures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ergologie : développements théoriques et mise à l’épreuve clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.209-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901609v1</w:t>
+                <w:t xml:space="preserve">hal-02009100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool use in neurodegenerative diseases : planning or technical reasoning?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un demi-siècle d’apraxie: histoire récente et perspectives futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Costini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnp.12121⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.82-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2018.0444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982554v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergologie : développements théoriques et mise à l’épreuve clinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tool use in neurodegenerative diseases : planning or technical reasoning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.409-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnp.12121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009100v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the Cognitive Mechanisms Underlying Pantomime of Tool Use: Evidence from Alzheimer's Disease and Semantic Dementia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Belliard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (02), pp.128-138. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.525-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1355617716000618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-016-0758-1.Epub2016Feb23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569431v1</w:t>
+                <w:t xml:space="preserve">hal-01982163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les phénomènes de dépendance à l’environnement: réflexions sur l’autonomie humaine à partir de la clinique neurologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cognitive-based model of tool use in normal aging: Which components are at work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901629v1</w:t>
+                <w:t xml:space="preserve">hal-01982599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les multiples facettes des pantomimes d'utilisation d'outils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rethinking the Cognitive Mechanisms Underlying Pantomime of Tool Use: Evidence from Alzheimer's Disease and Semantic Dementia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (2), pp.118-141. </w:t>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (02), pp.128-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rne.092.0118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1355617716000618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392358v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les phénomènes de dépendance à l’environnement: réflexions sur l’autonomie humaine à partir de la clinique neurologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.325-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821239v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestural apraxia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Les multiples facettes des pantomimes d'utilisation d'outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.118-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rne.092.0118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.07.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01982607v1</w:t>
+                <w:t xml:space="preserve">hal-02392358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 81, pp.525-537. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 81 (3), pp.525 - 537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-016-0758-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-016-0758-1.Epub2016Feb23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01982163v1</w:t>
+                <w:t xml:space="preserve">hal-01821239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cognitive-based model of tool use in normal aging: Which components are at work?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Baumard</w:t>
+                <w:t xml:space="preserve">Gestural apraxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (7-8), pp.430-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01982599v1</w:t>
+                <w:t xml:space="preserve">hal-01982607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’évaluation des troubles d’utilisation d’objets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tool use disorders in neurodegenerative diseases: roles of semantic memory and technical reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Merck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.119-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02009075v1</w:t>
+                <w:t xml:space="preserve">hal-01337538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apraxie dans les pathologies neurodégénératives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
+                <w:t xml:space="preserve">Bases neurocognitives de l’utilisation d’outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, pp.77-95. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 8, pp.99-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02009047v1</w:t>
+                <w:t xml:space="preserve">hal-02009064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous avez dit Homo Faber ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3238,1851 +3250,1851 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21, pp.59-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases neurocognitives de l’utilisation d’outils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies d’évaluation des troubles d’utilisation d’objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, pp.99-103. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 8, pp.108-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02009064v1</w:t>
+                <w:t xml:space="preserve">hal-02009075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool use in left brain damage and Alzheimer's disease: What about function and manipulation knowledge?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'apraxie dans les pathologies neurodégénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of neuropsychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jnp.12097⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01982150v1</w:t>
+                <w:t xml:space="preserve">hal-02009047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cognitive-based model of tool use in normal aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tool use in left brain damage and Alzheimer's disease: What about function and manipulation knowledge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t>
+              <w:t xml:space="preserve">Journal of neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.154-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnp.12097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821238v1</w:t>
+                <w:t xml:space="preserve">hal-01982150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Technical Reasoning More Than Functional Knowledge in Development of Tool Use in Childhood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Orianne Costini</w:t>
+                <w:t xml:space="preserve">A cognitive-based model of tool use in normal aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (4), pp.363-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01982189v1</w:t>
+                <w:t xml:space="preserve">hal-01821238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apraxie dans les pathologies dégénératives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
+                <w:t xml:space="preserve">Involvement of Technical Reasoning More Than Functional Knowledge in Development of Tool Use in Childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Costini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rne.082.0077⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297130v1</w:t>
+                <w:t xml:space="preserve">hal-01982189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical problem-solving strategies in Alzheimer's disease and semantic dementia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (5), pp.612-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/neu0000241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool use disorders in neurodegenerative diseases: roles of semantic memory and technical reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’apraxie dans les pathologies dégénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rne.082.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.06.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01337538v1</w:t>
+                <w:t xml:space="preserve">hal-03297130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical problem-solving and imitation of meaningless postures in left brain damaged patients: Two sides of the same coin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63C, pp.214-216. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apraxia and Alzheimer’s Disease: Review and Perspectives</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apraxia of tool use: more evidence for the technical reasoning hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delafuys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11065-013-9235-4⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (9), pp.2322-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01981441v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical problem-solving strategies in left-brain damaged patients and apraxia of tool use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Osiurak</w:t>
+                <w:t xml:space="preserve">Apraxia and Alzheimer’s Disease: Review and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Croisile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.234-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11065-013-9235-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.06.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01981429v1</w:t>
+                <w:t xml:space="preserve">hal-01981441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apraxie et maladie d’Alzheimer : revue et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mechanical problem-solving strategies in left-brain damaged patients and apraxia of tool use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rne.053.0213⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (10), pp.1964-1972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981434v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apraxia of tool use: more evidence for the technical reasoning hypothesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apraxie et maladie d’Alzheimer : revue et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Croisile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.213-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rne.053.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.02.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01981437v1</w:t>
+                <w:t xml:space="preserve">hal-01981434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Make a gesture and I will tell you what you are miming. Pantomime recognition in healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (5), pp.584-592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-examining the gesture engram hypothesis. New perspectives on apraxia of tool use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5101,303 +5113,303 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49, pp.299-312. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.12.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’instrument à l’outil. Réflexions sur les concepts d’improvisation et de pérennité</w:t>
+                <w:t xml:space="preserve">Grasping the affordances, understanding the reasoning, towards a dialectical theory of human tool use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 117, pp.517-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0019004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994811v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasping the affordances, understanding the reasoning, towards a dialectical theory of human tool use</w:t>
+                <w:t xml:space="preserve">De l’instrument à l’outil. Réflexions sur les concepts d’improvisation et de pérennité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.15-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981381v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasping the affordances, understanding the reasoning. Toward a dialectical theory of human tool use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5426,560 +5438,560 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 117 (2), pp.517-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual use of objects after unilateral brain damage. The technical reasoning model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45, pp.769-783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2008.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different constraints on grip selection in brain-damaged patients. Object use versus object transport.</w:t>
+                <w:t xml:space="preserve">Object utilization and object usage. A single-case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 46, pp.2431-2434</w:t>
+              <w:t xml:space="preserve">Neurocase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (2), pp.169-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00485314v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object utilization and object usage. A single-case study.</w:t>
+                <w:t xml:space="preserve">Different constraints on grip selection in brain-damaged patients. Object use versus object transport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Richard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (2), pp.169-183</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.2431-2434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00485329v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Troubles Praxiques aux Troubles Techniques. Une Etude de Deux Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (3), pp.231-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5989,154 +6001,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'objets chez l'enfant TDC : Altération spécifique du système de production gestuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Costini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFTAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6146,114 +6158,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles d’utilisation d’objets : de la neuropsychologie cognitive vers l’anthropologie clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université d'Angers, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03181543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6400,51 +6412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bucaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Allard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Brosseau-Beauvir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2025.2498348" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Remigereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bucaille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Allard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brosseau-Beauvir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ropars" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617723000486" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sugaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Peudenier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617721000515" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lenoir-Perrotel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2022.104184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2022.2164487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03413314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coiffard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107714" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05289288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kergroach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lucas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2019.1674773" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.03.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Costini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0444" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617716000618" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.092.0118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1.Epub2016Feb23" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1218822" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009075v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0378" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0379" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0377" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982150v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHZ479Z7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01625" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.082.0077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570030v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000241" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337538v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.06.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-013-9235-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W10B38MT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.06.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78NPH31N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.053.0213" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delafuys" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvir&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.02.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTX6BP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981393v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.12.041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSN4VXP3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03181543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bucaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Allard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Brosseau-Beauvir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2025.2498348" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bucaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jarry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Allard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brosseau-Beauvir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ropars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617723000486" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Remigereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sugaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Peudenier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617721000515" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lenoir-Perrotel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2022.104184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2022.2164487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03413314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coiffard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107714" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05289288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kergroach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.03.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lucas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2019.1674773" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Costini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0444" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12121" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1.Epub2016Feb23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1218822" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617716000618" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N8RHSHGW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.092.0118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.06.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0377" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994829v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0378" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0379" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12097" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHZ479Z7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01625" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000241" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.082.0077" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delafuys" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvir&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.02.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-013-9235-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W10B38MT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.06.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78NPH31N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.053.0213" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.01.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTX6BP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981393v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.12.041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSN4VXP3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994811v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485348v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982056v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03181543v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>