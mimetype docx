--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,861 +234,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence and Executive Functions</w:t>
+                <w:t xml:space="preserve">Sensory Integration Deficits in Neurodegenerative Diseases: Implications for Apraxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bucaille</w:t>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Jarry</w:t>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Allard</w:t>
+                <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brosseau-Beauvir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Ropars</w:t>
+                <w:t xml:space="preserve">Samuel Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 38 (7), pp.1035-1046. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acad021⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acad028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801512v1</w:t>
+                <w:t xml:space="preserve">hal-04267415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowing “what for,” but not “where”: dissociation between functional and contextual tool knowledge in healthy individuals and patients with dementia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligence and Executive Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Baumard</w:t>
+                <w:t xml:space="preserve">C Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jarry</w:t>
+                <w:t xml:space="preserve">J Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Merck</w:t>
+                <w:t xml:space="preserve">A Brosseau-Beauvir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+                <w:t xml:space="preserve">J Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (7), pp.1035-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1355617723000486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acad021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04267434v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory Integration Deficits in Neurodegenerative Diseases: Implications for Apraxia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Knowing “what for,” but not “where”: dissociation between functional and contextual tool knowledge in healthy individuals and patients with dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jarry</w:t>
+                <w:t xml:space="preserve">Catherine Merck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Lebaz</w:t>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/arclin/acad028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1355617723000486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267415v1</w:t>
+                <w:t xml:space="preserve">hal-04267434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation de gestes non significatifs dans la maladie d’Alzheimer : l’influence des cadres de référence spatiale égocentrique et allocentrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropsychological Profile of Intellectually Gifted Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoko Sugaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josselin Baumard</w:t>
+                <w:t xml:space="preserve">Sylvain Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Gall</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylviane Peudenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (3), pp.381-391. </w:t>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.424-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1355617721000515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302163v1</w:t>
+                <w:t xml:space="preserve">hal-03661199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological Profile of Intellectually Gifted Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bucaille</w:t>
+                <w:t xml:space="preserve">Examining frustration intolerance beliefs among adults with dyslexia or developmental coordination disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lenoir-Perrotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1355617721000515⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123, pp.104184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2022.104184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661199v1</w:t>
+                <w:t xml:space="preserve">hal-03746926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining frustration intolerance beliefs among adults with dyslexia or developmental coordination disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imitation de gestes non significatifs dans la maladie d’Alzheimer : l’influence des cadres de référence spatiale égocentrique et allocentrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Auger</w:t>
+                <w:t xml:space="preserve">Yoko Sugaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lenoir-Perrotel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jarry</w:t>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 123, pp.104184. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3), pp.381-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2022.104184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746926v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meaningless imitation in neurodegenerative diseases: effects of body part, bimanual imitation, asymmetry, and body midline crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1182,64 +1182,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1290,90 +1290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du fonctionnement exécutif des enfants à haut potentiel intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bucaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Kergroach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1409,4276 +1409,4271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The - weak - role of memory in tool use : Evidence from neurodegenerative diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Imitation of meaningless gestures in normal aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Merck</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.03.008⟩</w:t>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13825585.2019.1674773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392362v1</w:t>
+                <w:t xml:space="preserve">hal-02392365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation of meaningless gestures in normal aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The - weak - role of memory in tool use : Evidence from neurodegenerative diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlène Lucas</w:t>
+                <w:t xml:space="preserve">Catherine Merck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.117-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13825585.2019.1674773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392365v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergologie : développements théoriques et mise à l’épreuve clinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un demi-siècle d’apraxie: histoire récente et perspectives futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Costini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.82-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2018.0444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009100v1</w:t>
+                <w:t xml:space="preserve">hal-01901609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un demi-siècle d’apraxie: histoire récente et perspectives futures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tool use in neurodegenerative diseases : planning or technical reasoning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.409-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnp.12121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2018.0444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901609v1</w:t>
+                <w:t xml:space="preserve">hal-01982554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool use in neurodegenerative diseases : planning or technical reasoning?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ergologie : développements théoriques et mise à l’épreuve clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of neuropsychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.209-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jnp.12121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01982554v1</w:t>
+                <w:t xml:space="preserve">hal-02009100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+                <w:t xml:space="preserve">Les phénomènes de dépendance à l’environnement: réflexions sur l’autonomie humaine à partir de la clinique neurologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.325-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982163v1</w:t>
+                <w:t xml:space="preserve">hal-01901629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cognitive-based model of tool use in normal aging: Which components are at work?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Rethinking the Cognitive Mechanisms Underlying Pantomime of Tool Use: Evidence from Alzheimer's Disease and Semantic Dementia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (02), pp.128-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1355617716000618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982599v1</w:t>
+                <w:t xml:space="preserve">hal-01569431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the Cognitive Mechanisms Underlying Pantomime of Tool Use: Evidence from Alzheimer's Disease and Semantic Dementia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les multiples facettes des pantomimes d'utilisation d'outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Belliard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.118-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rne.092.0118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1355617716000618⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01569431v1</w:t>
+                <w:t xml:space="preserve">hal-02392358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les phénomènes de dépendance à l’environnement: réflexions sur l’autonomie humaine à partir de la clinique neurologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81 (3), pp.525 - 537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-016-0758-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901629v1</w:t>
+                <w:t xml:space="preserve">hal-01821239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les multiples facettes des pantomimes d'utilisation d'outils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Baumard</w:t>
+                <w:t xml:space="preserve">Gestural apraxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (2), pp.118-141. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (7-8), pp.430-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rne.092.0118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392358v1</w:t>
+                <w:t xml:space="preserve">hal-01982607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Imitation and matching of meaningless gestures: distinct involvement from motor and visual imagery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Osiurak</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 81 (3), pp.525 - 537. </w:t>
+              <w:t xml:space="preserve">, 2017, 81, pp.525-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-016-0758-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-016-0758-1.Epub2016Feb23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821239v1</w:t>
+                <w:t xml:space="preserve">hal-01982163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestural apraxia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A cognitive-based model of tool use in normal aging: Which components are at work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 173 (7-8), pp.430-439. </w:t>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982607v1</w:t>
+                <w:t xml:space="preserve">hal-01982599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool use disorders in neurodegenerative diseases: roles of semantic memory and technical reasoning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vous avez dit Homo Faber ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.59-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337538v1</w:t>
+                <w:t xml:space="preserve">hal-01994829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases neurocognitives de l’utilisation d’outils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies d’évaluation des troubles d’utilisation d’objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, pp.99-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0377⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 8, pp.108-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009064v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous avez dit Homo Faber ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'apraxie dans les pathologies neurodégénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994829v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’évaluation des troubles d’utilisation d’objets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bases neurocognitives de l’utilisation d’outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, pp.108-117. </w:t>
+              <w:t xml:space="preserve">, 2016, 8, pp.99-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009075v1</w:t>
+                <w:t xml:space="preserve">hal-02009064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apraxie dans les pathologies neurodégénératives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tool use in left brain damage and Alzheimer's disease: What about function and manipulation knowledge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8, pp.77-95. </w:t>
+              <w:t xml:space="preserve">Journal of neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.154-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jnp.12097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009047v1</w:t>
+                <w:t xml:space="preserve">hal-01982150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool use in left brain damage and Alzheimer's disease: What about function and manipulation knowledge?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of Technical Reasoning More Than Functional Knowledge in Development of Tool Use in Childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Costini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of neuropsychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jnp.12097⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01982150v1</w:t>
+                <w:t xml:space="preserve">hal-01982189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cognitive-based model of tool use in normal aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mechanical problem-solving strategies in Alzheimer's disease and semantic dementia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13825585.2016.1218822⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.612-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/neu0000241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821238v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Technical Reasoning More Than Functional Knowledge in Development of Tool Use in Childhood</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Osiurak</w:t>
+                <w:t xml:space="preserve">L’apraxie dans les pathologies dégénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rne.082.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01982189v1</w:t>
+                <w:t xml:space="preserve">hal-03297130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical problem-solving strategies in Alzheimer's disease and semantic dementia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tool use disorders in neurodegenerative diseases: roles of semantic memory and technical reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Merck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.119-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/neu0000241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01570030v1</w:t>
+                <w:t xml:space="preserve">hal-01337538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apraxie dans les pathologies dégénératives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical problem-solving and imitation of meaningless postures in left brain damaged patients: Two sides of the same coin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63C, pp.214-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rne.082.0077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03297130v1</w:t>
+                <w:t xml:space="preserve">hal-01392737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical problem-solving and imitation of meaningless postures in left brain damaged patients: Two sides of the same coin?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apraxia and Alzheimer’s Disease: Review and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Croisile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.234-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11065-013-9235-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2014.08.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01392737v1</w:t>
+                <w:t xml:space="preserve">hal-01981441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apraxia of tool use: more evidence for the technical reasoning hypothesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical problem-solving strategies in left-brain damaged patients and apraxia of tool use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (10), pp.1964-1972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.02.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01981437v1</w:t>
+                <w:t xml:space="preserve">hal-01981429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apraxia and Alzheimer’s Disease: Review and Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Apraxie et maladie d’Alzheimer : revue et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Croisile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.213-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rne.053.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11065-013-9235-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01981441v1</w:t>
+                <w:t xml:space="preserve">hal-01981434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical problem-solving strategies in left-brain damaged patients and apraxia of tool use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apraxia of tool use: more evidence for the technical reasoning hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delafuys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.06.017⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (9), pp.2322-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981429v1</w:t>
+                <w:t xml:space="preserve">hal-01981437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apraxie et maladie d’Alzheimer : revue et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Make a gesture and I will tell you what you are miming. Pantomime recognition in healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (5), pp.584-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rne.053.0213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01981434v1</w:t>
+                <w:t xml:space="preserve">hal-01981394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make a gesture and I will tell you what you are miming. Pantomime recognition in healthy subjects</w:t>
+                <w:t xml:space="preserve">Re-examining the gesture engram hypothesis. New perspectives on apraxia of tool use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.01.007⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.299-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.12.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01981394v1</w:t>
+                <w:t xml:space="preserve">hal-01981393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-examining the gesture engram hypothesis. New perspectives on apraxia of tool use</w:t>
+                <w:t xml:space="preserve">Grasping the affordances, understanding the reasoning, towards a dialectical theory of human tool use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.12.041⟩</w:t>
+              <w:t xml:space="preserve">Psychological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 117, pp.517-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0019004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01981393v1</w:t>
+                <w:t xml:space="preserve">hal-01981381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasping the affordances, understanding the reasoning, towards a dialectical theory of human tool use</w:t>
+                <w:t xml:space="preserve">De l’instrument à l’outil. Réflexions sur les concepts d’improvisation et de pérennité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.15-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0019004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01981381v1</w:t>
+                <w:t xml:space="preserve">hal-01994811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’instrument à l’outil. Réflexions sur les concepts d’improvisation et de pérennité</w:t>
+                <w:t xml:space="preserve">Grasping the affordances, understanding the reasoning. Toward a dialectical theory of human tool use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tétralogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18, pp.15-27</w:t>
+              <w:t xml:space="preserve">Psychological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 117 (2), pp.517-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994811v1</w:t>
+                <w:t xml:space="preserve">halshs-00485348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasping the affordances, understanding the reasoning. Toward a dialectical theory of human tool use</w:t>
+                <w:t xml:space="preserve">Unusual use of objects after unilateral brain damage. The technical reasoning model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.769-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2008.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00485348v1</w:t>
+                <w:t xml:space="preserve">halshs-00485306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual use of objects after unilateral brain damage. The technical reasoning model.</w:t>
+                <w:t xml:space="preserve">Different constraints on grip selection in brain-damaged patients. Object use versus object transport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.2431-2434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2008.06.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00485306v1</w:t>
+                <w:t xml:space="preserve">halshs-00485314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object utilization and object usage. A single-case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5727,271 +5722,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different constraints on grip selection in brain-damaged patients. Object use versus object transport.</w:t>
+                <w:t xml:space="preserve">Des Troubles Praxiques aux Troubles Techniques. Une Etude de Deux Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (3), pp.231-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6001,154 +5871,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'objets chez l'enfant TDC : Altération spécifique du système de production gestuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Remigereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Costini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFTAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6158,114 +6028,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles d’utilisation d’objets : de la neuropsychologie cognitive vers l’anthropologie clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université d'Angers, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03181543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6412,51 +6282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bucaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Allard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Brosseau-Beauvir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2025.2498348" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bucaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jarry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Allard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brosseau-Beauvir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ropars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617723000486" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Remigereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sugaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Peudenier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617721000515" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Auger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lenoir-Perrotel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2022.104184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2022.2164487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03413314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coiffard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107714" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05289288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kergroach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.03.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lucas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2019.1674773" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Costini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0444" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12121" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1.Epub2016Feb23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1218822" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617716000618" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N8RHSHGW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.092.0118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.06.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0377" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994829v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0378" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0379" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12097" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHZ479Z7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01625" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000241" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.082.0077" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delafuys" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvir&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.02.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-013-9235-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W10B38MT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.06.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78NPH31N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.053.0213" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.01.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTX6BP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981393v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.12.041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSN4VXP3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994811v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485348v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982056v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03181543v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bucaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Allard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Brosseau-Beauvir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2025.2498348" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Remigereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bucaille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Allard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brosseau-Beauvir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ropars" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617723000486" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Peudenier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617721000515" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Auger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lenoir-Perrotel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2022.104184" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sugaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2022.2164487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03413314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Coiffard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107714" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05289288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kergroach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lucas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2019.1674773" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.03.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Costini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0444" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617716000618" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-N8RHSHGW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.092.0118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982607v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.07.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0758-1.Epub2016Feb23" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2016.1218822" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0378" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0379" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0377" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12097" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHZ479Z7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01625" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000241" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.082.0077" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337538v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.06.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981441v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-013-9235-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W10B38MT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.06.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78NPH31N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.053.0213" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981437v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delafuys" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvir&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.02.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6NTX6BP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981393v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.12.041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSN4VXP3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994811v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03181543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>