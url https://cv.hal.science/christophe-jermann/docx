--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Jermann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1383-3103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075970317</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département d'informatique / Laboratoire des sciences du numériques de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Sciences et des Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://pagesperso.lina.univ-nantes.fr/info/perso/permanents/jermann/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Simultaneous Automatic Synthesis (SAS) of 2-DOF QFT Based Robust PID Controller Design for Servo Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Lakshmi S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeyasenthil R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarakanath Kobaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73 (2), pp.1702-1713. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2025.3598156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard branch-and-bound approach for nonlinear semi-infinite problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282 (2), pp.438-452. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint propagation using dominance in interval Branch & Bound for nonlinear biobjective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 260 (3), pp.934-948. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous automated design of structured QFT controller and prefilter using nonlinear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (15), pp.2529-2548. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable symmetry breaking in numerical constraint problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229, pp.105-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear bi-objective optimization: towards a certified interval-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Parallelotope Continuation for One-Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.3373-3401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based Projection Method for Under-Constrained Numerical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.432-460. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reinforcement Learning Approach to Interval Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1-2), p.206-226. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-007-9027-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Japanese Research Collaboration on Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Ceberio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Codognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of Geometric Constraint Systems: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (5-6), pp.379-414. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218195906002105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes pour la détection de rigidités dans les CSP géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEDAI - Journal électronique d'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, JNPC-03, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving under-constrained numerical constraint satisfaction problems with IBEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controller and pre-filter design using QFT and interval constraint techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jeyasenthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on constraint programming and decision making workshop (CoProd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale des tourbillons longitudinaux sur un véhicule automobile simplifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pujals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on multiple criteria decision making (MCDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Based Computation of Periodic Orbits of Chaotic Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sweden. pp.774-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de continuation par parallélépipèdes : application à l'optimisation globale continue bi-objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based projection method for under-constrained numerical csps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of JSSST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.number 4B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Québec City, Canada. pp.867-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Breaking in Numeric Constraint Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Strategies for an Anytime Usage of the Branch and Prune Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chenouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. p. 468-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint hierarchies approach to geometric constraints on sketches (short communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosobe Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on applied computing, GCR track (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche orientée hiérarchie de contraintes pour la résolution de contraintes géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint hierarchies approach to geometric constraints on sketches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brazil. p. 1843-1844, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1363686.1364130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splitting heuristics for disjunctive numerical constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brazil. p. 140-144, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1363686.1363725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagation d'intervalles vue comme un problème de bandit-manchot non stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Selection of a Transversal to Solve Nonlinear Systems with Interval Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational Science (ICCS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Reading, United Kingdom. pp.332-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Splitting for Disjunctive Numerical CSPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international workshop on interval analysis, constraint propagation and applications (IntCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.33--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new structural rigidity for geometric constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on automated deduction in geometry (ADG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.87-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour-arrière inter-blocs et résolution par intervalles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la résolution pratique de problèmes NP-complets (JNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Modeling Based on Constraint System Decomposition Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Wilczkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Computer Vision (ICCV '03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Nice, France. pp.1004-1010, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.2003.1238458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes pour la détection de rigidité dans les CSP géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la résolution pratique de problèmes NP-complets (JNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for identifying rigid subsystems in geometric constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference in Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interblock backtracking: exploiting the structure in continuous CSPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on global constrained optimization and constraint satisfaction (COCOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité de la détection de rigidité dans des systèmes de contraintes géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la résolution pratique de problèmes NP-complets (JNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new heuristic to identify rigid clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on automated deduction in geometry (ADG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution par contraintes de systèmes géométriques rigides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la résolution pratique de problèmes NP-complets (JNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint programming approach for solving rigid geometric systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on principles and practice of constraint programming (CP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.233-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in Trends in constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Sam-Haroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Benhamou and N. Jussien and B. O'Sullivan. ISTE, 4 ― ``Interval analysis, constraint propagation and applications'', pp.223--259, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in Informatique graphique, modélisation géométrique et animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Michelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Bechmann and B. Péroche. Hermés Science, 6 ― ``Modélisation géométrique par contraintes'', pp.185--210, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization and constraint satisfaction; revised selected papers from the 2nd international workshop on global constraint optimization and constraint satisfaction (COCOS'03)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Neumaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Sam-Haroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Jermann and A. Neumaier and D. Sam-Haroud. Springer-Verlag, 3478, 2005, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization and constraint satisfaction; revised selected papers from the 1st international workshop on global constraint optimization and constraint satisfaction (COCOS'02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bliek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Neumaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bliek and C. Jermann and A. Neumaier. Springer-Verlag, 2861, 2003, LNCS, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b94062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Michelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Bechmann and B. Péroche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique graphique, modélisation géométrique et animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermés Science, pp.185--210, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Analysis, Constraint Propagation and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Sam-Haroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Benhamou and N. Jussien and B. O'Sullivan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.223--259, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of generalized aspect of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Continuation Methods for Non-Linear Bi-Objective Optimization: Certified Interval-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes pour la détection de rigidité dans les systèmes de contraintes géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rigidité structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint programming approach for solving rigid geometric systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 00-43, Université de Nice Sophia-Antipolis. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de contraintes géométriques par rigidifications récursive et propagation d'intervalles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Nice Sophia Antipolis, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00505433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Jermann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1383-3103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075970317</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département d'informatique / Laboratoire des sciences du numériques de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Sciences et des Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://pagesperso.lina.univ-nantes.fr/info/perso/permanents/jermann/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Simultaneous Automatic Synthesis (SAS) of 2-DOF QFT Based Robust PID Controller Design for Servo Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Lakshmi S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeyasenthil R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarakanath Kobaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73 (2), pp.1702-1713. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2025.3598156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard branch-and-bound approach for nonlinear semi-infinite problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282 (2), pp.438-452. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint propagation using dominance in interval Branch & Bound for nonlinear biobjective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 260 (3), pp.934-948. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous automated design of structured QFT controller and prefilter using nonlinear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (15), pp.2529-2548. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable symmetry breaking in numerical constraint problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229, pp.105-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear bi-objective optimization: towards a certified interval-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Parallelotope Continuation for One-Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.3373-3401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based Projection Method for Under-Constrained Numerical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.432-460. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reinforcement Learning Approach to Interval Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1-2), p.206-226. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-007-9027-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Japanese Research Collaboration on Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Ceberio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Codognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of Geometric Constraint Systems: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (5-6), pp.379-414. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218195906002105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes pour la détection de rigidités dans les CSP géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEDAI - Journal électronique d'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, JNPC-03, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving under-constrained numerical constraint satisfaction problems with IBEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controller and pre-filter design using QFT and interval constraint techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jeyasenthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on constraint programming and decision making workshop (CoProd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale des tourbillons longitudinaux sur un véhicule automobile simplifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pujals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on multiple criteria decision making (MCDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Based Computation of Periodic Orbits of Chaotic Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sweden. pp.774-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based projection method for under-constrained numerical csps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of JSSST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.number 4B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de continuation par parallélépipèdes : application à l'optimisation globale continue bi-objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Québec City, Canada. pp.867-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Breaking in Numeric Constraint Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Strategies for an Anytime Usage of the Branch and Prune Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chenouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. p. 468-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint hierarchies approach to geometric constraints on sketches (short communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosobe Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on applied computing, GCR track (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche orientée hiérarchie de contraintes pour la résolution de contraintes géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint hierarchies approach to geometric constraints on sketches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brazil. p. 1843-1844, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1363686.1364130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splitting heuristics for disjunctive numerical constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brazil. p. 140-144, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1363686.1363725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Selection of a Transversal to Solve Nonlinear Systems with Interval Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational Science (ICCS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Reading, United Kingdom. pp.332-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagation d'intervalles vue comme un problème de bandit-manchot non stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Splitting for Disjunctive Numerical CSPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international workshop on interval analysis, constraint propagation and applications (IntCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.33--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new structural rigidity for geometric constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on automated deduction in geometry (ADG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.87-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour-arrière inter-blocs et résolution par intervalles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la résolution pratique de problèmes NP-complets (JNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interblock backtracking: exploiting the structure in continuous CSPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on global constrained optimization and constraint satisfaction (COCOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Modeling Based on Constraint System Decomposition Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Wilczkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Computer Vision (ICCV '03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Nice, France. pp.1004-1010, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.2003.1238458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes pour la détection de rigidité dans les CSP géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la résolution pratique de problèmes NP-complets (JNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for identifying rigid subsystems in geometric constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference in Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité de la détection de rigidité dans des systèmes de contraintes géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la résolution pratique de problèmes NP-complets (JNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint programming approach for solving rigid geometric systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on principles and practice of constraint programming (CP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.233-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new heuristic to identify rigid clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on automated deduction in geometry (ADG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution par contraintes de systèmes géométriques rigides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la résolution pratique de problèmes NP-complets (JNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in Trends in constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Sam-Haroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Benhamou and N. Jussien and B. O'Sullivan. ISTE, 4 ― ``Interval analysis, constraint propagation and applications'', pp.223--259, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in Informatique graphique, modélisation géométrique et animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Michelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Bechmann and B. Péroche. Hermés Science, 6 ― ``Modélisation géométrique par contraintes'', pp.185--210, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization and constraint satisfaction; revised selected papers from the 2nd international workshop on global constraint optimization and constraint satisfaction (COCOS'03)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Neumaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Sam-Haroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Jermann and A. Neumaier and D. Sam-Haroud. Springer-Verlag, 3478, 2005, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization and constraint satisfaction; revised selected papers from the 1st international workshop on global constraint optimization and constraint satisfaction (COCOS'02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bliek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Neumaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bliek and C. Jermann and A. Neumaier. Springer-Verlag, 2861, 2003, LNCS, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b94062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Michelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Bechmann and B. Péroche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique graphique, modélisation géométrique et animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermés Science, pp.185--210, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Analysis, Constraint Propagation and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Sam-Haroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Benhamou and N. Jussien and B. O'Sullivan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.223--259, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of generalized aspect of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Continuation Methods for Non-Linear Bi-Objective Optimization: Certified Interval-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes pour la détection de rigidité dans les systèmes de contraintes géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rigidité structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint programming approach for solving rigid geometric systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 00-43, Université de Nice Sophia-Antipolis. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de contraintes géométriques par rigidifications récursive et propagation d'intervalles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Nice Sophia Antipolis, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00505433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09959CD6"/>
+    <w:nsid w:val="5C56A24B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-jermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1383-3103" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075970317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pagesperso.lina.univ-nantes.fr/info/perso/permanents/jermann/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Lakshmi S." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyasenthil R." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarakanath Kobaku" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2025.3598156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marendet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granvilliers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.045" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purohit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goualard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3695" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ruiz de Angulo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Torras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.02.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9126-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-007-9027-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ceberio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hosobe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Neveu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mathis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195906002105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183992v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeyasenthil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pujals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ishii" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosobe Hosobe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1364130" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363725" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wilczkowiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2003.1238458" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408609v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rueher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Sam-Haroud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schreck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bliek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00505433v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-jermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1383-3103" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075970317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pagesperso.lina.univ-nantes.fr/info/perso/permanents/jermann/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Lakshmi S." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyasenthil R." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarakanath Kobaku" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2025.3598156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marendet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granvilliers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.045" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purohit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goualard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3695" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ruiz de Angulo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Torras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971348v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.02.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9126-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-007-9027-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ceberio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hosobe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Neveu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mathis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195906002105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183992v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeyasenthil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pujals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ishii" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosobe Hosobe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1364130" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363725" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wilczkowiak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2003.1238458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rueher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Sam-Haroud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schreck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bliek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00505433v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>