--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Jermann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1383-3103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075970317</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département d'informatique / Laboratoire des sciences du numériques de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Sciences et des Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://pagesperso.lina.univ-nantes.fr/info/perso/permanents/jermann/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Simultaneous Automatic Synthesis (SAS) of 2-DOF QFT Based Robust PID Controller Design for Servo Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Lakshmi S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeyasenthil R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarakanath Kobaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73 (2), pp.1702-1713. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2025.3598156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard branch-and-bound approach for nonlinear semi-infinite problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282 (2), pp.438-452. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint propagation using dominance in interval Branch & Bound for nonlinear biobjective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 260 (3), pp.934-948. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous automated design of structured QFT controller and prefilter using nonlinear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (15), pp.2529-2548. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable symmetry breaking in numerical constraint problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229, pp.105-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear bi-objective optimization: towards a certified interval-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Parallelotope Continuation for One-Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.3373-3401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based Projection Method for Under-Constrained Numerical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.432-460. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reinforcement Learning Approach to Interval Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1-2), p.206-226. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-007-9027-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Japanese Research Collaboration on Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Ceberio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Codognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of Geometric Constraint Systems: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (5-6), pp.379-414. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218195906002105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes pour la détection de rigidités dans les CSP géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEDAI - Journal électronique d'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, JNPC-03, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving under-constrained numerical constraint satisfaction problems with IBEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controller and pre-filter design using QFT and interval constraint techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jeyasenthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on constraint programming and decision making workshop (CoProd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale des tourbillons longitudinaux sur un véhicule automobile simplifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pujals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on multiple criteria decision making (MCDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Based Computation of Periodic Orbits of Chaotic Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sweden. pp.774-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based projection method for under-constrained numerical csps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of JSSST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.number 4B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de continuation par parallélépipèdes : application à l'optimisation globale continue bi-objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Québec City, Canada. pp.867-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Breaking in Numeric Constraint Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Strategies for an Anytime Usage of the Branch and Prune Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chenouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. p. 468-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint hierarchies approach to geometric constraints on sketches (short communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosobe Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on applied computing, GCR track (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche orientée hiérarchie de contraintes pour la résolution de contraintes géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint hierarchies approach to geometric constraints on sketches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brazil. p. 1843-1844, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1363686.1364130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splitting heuristics for disjunctive numerical constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brazil. p. 140-144, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1363686.1363725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Selection of a Transversal to Solve Nonlinear Systems with Interval Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational Science (ICCS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Reading, United Kingdom. pp.332-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagation d'intervalles vue comme un problème de bandit-manchot non stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Splitting for Disjunctive Numerical CSPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international workshop on interval analysis, constraint propagation and applications (IntCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.33--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new structural rigidity for geometric constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on automated deduction in geometry (ADG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.87-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour-arrière inter-blocs et résolution par intervalles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la résolution pratique de problèmes NP-complets (JNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interblock backtracking: exploiting the structure in continuous CSPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on global constrained optimization and constraint satisfaction (COCOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Modeling Based on Constraint System Decomposition Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Wilczkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Computer Vision (ICCV '03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Nice, France. pp.1004-1010, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.2003.1238458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes pour la détection de rigidité dans les CSP géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la résolution pratique de problèmes NP-complets (JNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for identifying rigid subsystems in geometric constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference in Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité de la détection de rigidité dans des systèmes de contraintes géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la résolution pratique de problèmes NP-complets (JNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint programming approach for solving rigid geometric systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on principles and practice of constraint programming (CP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.233-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new heuristic to identify rigid clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on automated deduction in geometry (ADG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution par contraintes de systèmes géométriques rigides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la résolution pratique de problèmes NP-complets (JNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in Trends in constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Sam-Haroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Benhamou and N. Jussien and B. O'Sullivan. ISTE, 4 ― ``Interval analysis, constraint propagation and applications'', pp.223--259, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in Informatique graphique, modélisation géométrique et animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Michelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Bechmann and B. Péroche. Hermés Science, 6 ― ``Modélisation géométrique par contraintes'', pp.185--210, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization and constraint satisfaction; revised selected papers from the 2nd international workshop on global constraint optimization and constraint satisfaction (COCOS'03)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Neumaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Sam-Haroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Jermann and A. Neumaier and D. Sam-Haroud. Springer-Verlag, 3478, 2005, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization and constraint satisfaction; revised selected papers from the 1st international workshop on global constraint optimization and constraint satisfaction (COCOS'02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bliek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Neumaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bliek and C. Jermann and A. Neumaier. Springer-Verlag, 2861, 2003, LNCS, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b94062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Michelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Bechmann and B. Péroche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique graphique, modélisation géométrique et animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermés Science, pp.185--210, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Analysis, Constraint Propagation and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Sam-Haroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Benhamou and N. Jussien and B. O'Sullivan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.223--259, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of generalized aspect of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Continuation Methods for Non-Linear Bi-Objective Optimization: Certified Interval-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes pour la détection de rigidité dans les systèmes de contraintes géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rigidité structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint programming approach for solving rigid geometric systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 00-43, Université de Nice Sophia-Antipolis. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de contraintes géométriques par rigidifications récursive et propagation d'intervalles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Nice Sophia Antipolis, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00505433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Jermann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1383-3103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075970317</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?sortby=pubdate&hl=fr&user=-wEIYj0AAAAJ&view_op=list_works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département d'informatique / Laboratoire des sciences du numériques de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Sciences et des Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://pagesperso.lina.univ-nantes.fr/info/perso/permanents/jermann/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Simultaneous Automatic Synthesis (SAS) of 2-DOF QFT Based Robust PID Controller Design for Servo Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Lakshmi S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeyasenthil R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarakanath Kobaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73 (2), pp.1702-1713. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2025.3598156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard branch-and-bound approach for nonlinear semi-infinite problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282 (2), pp.438-452. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint propagation using dominance in interval Branch & Bound for nonlinear biobjective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 260 (3), pp.934-948. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous automated design of structured QFT controller and prefilter using nonlinear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (15), pp.2529-2548. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable symmetry breaking in numerical constraint problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229, pp.105-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear bi-objective optimization: towards a certified interval-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Parallelotope Continuation for One-Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.3373-3401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based Projection Method for Under-Constrained Numerical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.432-460. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reinforcement Learning Approach to Interval Constraint Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (1-2), p.206-226. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-007-9027-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Japanese Research Collaboration on Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Ceberio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Codognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of Geometric Constraint Systems: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Geometry and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (5-6), pp.379-414. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218195906002105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes pour la détection de rigidités dans les CSP géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEDAI - Journal électronique d'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, JNPC-03, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving under-constrained numerical constraint satisfaction problems with IBEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controller and pre-filter design using QFT and interval constraint techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jeyasenthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on constraint programming and decision making workshop (CoProd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale des tourbillons longitudinaux sur un véhicule automobile simplifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pujals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on multiple criteria decision making (MCDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Based Computation of Periodic Orbits of Chaotic Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sweden. pp.774-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based projection method for under-constrained numerical csps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of JSSST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.number 4B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de continuation par parallélépipèdes : application à l'optimisation globale continue bi-objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Québec City, Canada. pp.867-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Breaking in Numeric Constraint Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Strategies for an Anytime Usage of the Branch and Prune Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chenouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. p. 468-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint hierarchies approach to geometric constraints on sketches (short communication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosobe Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on applied computing, GCR track (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche orientée hiérarchie de contraintes pour la résolution de contraintes géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint hierarchies approach to geometric constraints on sketches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brazil. p. 1843-1844, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1363686.1364130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splitting heuristics for disjunctive numerical constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brazil. p. 140-144, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1363686.1363725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Selection of a Transversal to Solve Nonlinear Systems with Interval Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational Science (ICCS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Reading, United Kingdom. pp.332-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagation d'intervalles vue comme un problème de bandit-manchot non stationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Splitting for Disjunctive Numerical CSPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international workshop on interval analysis, constraint propagation and applications (IntCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.33--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new structural rigidity for geometric constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on automated deduction in geometry (ADG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region. pp.87-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour-arrière inter-blocs et résolution par intervalles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la résolution pratique de problèmes NP-complets (JNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes pour la détection de rigidité dans les CSP géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la résolution pratique de problèmes NP-complets (JNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Modeling Based on Constraint System Decomposition Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Wilczkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Computer Vision (ICCV '03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Nice, France. pp.1004-1010, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCV.2003.1238458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for identifying rigid subsystems in geometric constraint systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference in Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interblock backtracking: exploiting the structure in continuous CSPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on global constrained optimization and constraint satisfaction (COCOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité de la détection de rigidité dans des systèmes de contraintes géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la résolution pratique de problèmes NP-complets (JNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution par contraintes de systèmes géométriques rigides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la résolution pratique de problèmes NP-complets (JNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.119-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new heuristic to identify rigid clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on automated deduction in geometry (ADG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint programming approach for solving rigid geometric systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on principles and practice of constraint programming (CP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.233-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in Trends in constraint programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Sam-Haroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Benhamou and N. Jussien and B. O'Sullivan. ISTE, 4 ― ``Interval analysis, constraint propagation and applications'', pp.223--259, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in Informatique graphique, modélisation géométrique et animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Michelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Bechmann and B. Péroche. Hermés Science, 6 ― ``Modélisation géométrique par contraintes'', pp.185--210, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization and constraint satisfaction; revised selected papers from the 2nd international workshop on global constraint optimization and constraint satisfaction (COCOS'03)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Neumaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Sam-Haroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Jermann and A. Neumaier and D. Sam-Haroud. Springer-Verlag, 3478, 2005, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimization and constraint satisfaction; revised selected papers from the 1st international workshop on global constraint optimization and constraint satisfaction (COCOS'02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bliek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Neumaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bliek and C. Jermann and A. Neumaier. Springer-Verlag, 2861, 2003, LNCS, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b94062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Michelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Bechmann and B. Péroche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique graphique, modélisation géométrique et animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermés Science, pp.185--210, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Analysis, Constraint Propagation and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Sam-Haroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Benhamou and N. Jussien and B. O'Sullivan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.223--259, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of generalized aspect of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Continuation Methods for Non-Linear Bi-Objective Optimization: Certified Interval-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes pour la détection de rigidité dans les systèmes de contraintes géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rigidité structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint programming approach for solving rigid geometric systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 00-43, Université de Nice Sophia-Antipolis. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de contraintes géométriques par rigidifications récursive et propagation d'intervalles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Nice Sophia Antipolis, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00505433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C56A24B"/>
+    <w:nsid w:val="3FED4D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-jermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1383-3103" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075970317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pagesperso.lina.univ-nantes.fr/info/perso/permanents/jermann/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Lakshmi S." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyasenthil R." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarakanath Kobaku" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2025.3598156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marendet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granvilliers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.045" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purohit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goualard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3695" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ruiz de Angulo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Torras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971348v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.02.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9126-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-007-9027-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ceberio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hosobe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Neveu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mathis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195906002105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183992v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeyasenthil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309844v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pujals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ishii" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosobe Hosobe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1364130" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363725" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481596v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wilczkowiak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2003.1238458" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rueher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Sam-Haroud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schreck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bliek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00505433v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-jermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1383-3103" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075970317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?sortby=pubdate&amp;hl=fr&amp;user=-wEIYj0AAAAJ&amp;view_op=list_works" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pagesperso.lina.univ-nantes.fr/info/perso/permanents/jermann/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Lakshmi S." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyasenthil R." TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarakanath Kobaku" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2025.3598156" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marendet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granvilliers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purohit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goualard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3695" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ruiz de Angulo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Torras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.02.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9126-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-007-9027-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ceberio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hosobe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Neveu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mathis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195906002105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeyasenthil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pujals" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ishii" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosobe Hosobe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1364130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421462v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1363686.1363725" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wilczkowiak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2003.1238458" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408616v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rueher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408617v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Sam-Haroud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schreck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408605v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408611v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bliek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b94062" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481599v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878729v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408615v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00505433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>