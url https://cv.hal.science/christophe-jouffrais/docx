--- v0 (2026-03-20)
+++ v1 (2026-04-27)
@@ -183,51 +183,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -347,3525 +347,3537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards LLM-powered Drone Companion for Blind and Low Vision Users</w:t>
+                <w:t xml:space="preserve">Les pratiques d’adaptation d’images en dessin en relief chez les transcripteurs-adaptateurs professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yize Wei</w:t>
+                <w:t xml:space="preserve">Théophile Vier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibnu Taimiyyah Bin Adam</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 25</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3746058.3758437⟩</w:t>
+              <w:t xml:space="preserve">Revue interdisciplinaire sur le handicap visuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5077/journals/rihv.2025.e1886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412973v1</w:t>
+                <w:t xml:space="preserve">hal-05307085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques d’adaptation d’images en dessin en relief chez les transcripteurs-adaptateurs professionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Content Retrieval in Egocentric Videos Based on Vague Semantic Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Ablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Estecio Marcilio-Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Xing Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Vier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemarié</w:t>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue interdisciplinaire sur le handicap visuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5077/journals/rihv.2025.e1886⟩</w:t>
+              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (7), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mti9070066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307085v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Content Retrieval in Egocentric Videos Based on Vague Semantic Queries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Producing accessible intersection maps for people with visual impairments: an initial evaluation of a semi-automated approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Ablaoui</w:t>
+                <w:t xml:space="preserve">María-Jesús Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilson Estecio Marcilio-Jr</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mti9070066⟩</w:t>
+              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15230406.2023.2295043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176465v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SonicVista: Towards Creating Awareness of Distant Scenes through Sonification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitralekha Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreyas Sridhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys J.C. Matthies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suranga Nanayakkara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (2), pp.1-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3659609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FlexiBoard: Tangible and Tactile Graphics for People with Vision Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (3), pp.17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mti8030017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing accessible intersection maps for people with visual impairments: an initial evaluation of a semi-automated approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tactile perception of line and dotted pictograms by sighted and blind people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolane Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhao Jiang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+                <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartography and Geographic Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15230406.2023.2295043⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (4), pp.587-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.234.0587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425580v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile perception of line and dotted pictograms by sighted and blind people</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote Graphic-Based Teaching for Pupils with Visual Impairments: Understanding Current Practices and Co-designing an Accessible Tool with Special Education Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaixing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolane Mascle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+                <w:t xml:space="preserve">Clara Sorita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Kaminski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.234.0587⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (ISS), pp.538-567, article 580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3567733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404778v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ronds de texture pour illustrer les livres tactiles : observations de séances de lecture avec des enfants déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolane Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Construire une école inclusive, 177, pp.265-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Displaying easily recognizable tactile pictures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolane Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Developmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appdev.2021.101364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766502v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Graphic-Based Teaching for Pupils with Visual Impairments: Understanding Current Practices and Co-designing an Accessible Tool with Special Education Teachers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusive Adaptation of Existing Board Games for Gamers with and without Visual Impairments using a Spatial Augmented Reality Framework for Touch Detection and Audio Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Thévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaixing Zhao</w:t>
+                <w:t xml:space="preserve">Nicolas Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mulet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6 (ISS), pp.538-567, article 580. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3567733⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 5 (ISS), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3488550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872982v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive Adaptation of Existing Board Games for Gamers with and without Visual Impairments using a Spatial Augmented Reality Framework for Touch Detection and Audio Feedback</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">VibHand: On-Hand Vibrotactile Interface Enhancing Non-Visual Exploration of Digital Graphics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaixing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5 (ISS), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405986v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VibHand: On-Hand Vibrotactile Interface Enhancing Non-Visual Exploration of Digital Graphics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Toward classroom experiences inclusive of students with disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Metatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Benett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3289485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964264v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles technologies pour les apprentissages spatiaux chez les personnes déficientes visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bardot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (159), pp. 167-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward classroom experiences inclusive of students with disabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatosensory-guided tool use modifies arm representation for action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Cardinali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Metatla</w:t>
+                <w:t xml:space="preserve">Giorgia Bertonati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Thieme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
+                <w:t xml:space="preserve">Livio Finos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3289485⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5517), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41928-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382717v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatosensory-guided tool use modifies arm representation for action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tactile Cues for Improving Target Localization in Subjects with Tunnel Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Camors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Martel</w:t>
+                <w:t xml:space="preserve">Damien Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucilla Cardinali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Bertonati</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41928-1⟩</w:t>
+              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue Interactive Assistive Technology, 3 (2), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mti3020026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382718v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Interaction Techniques to Help Blind People Explore Maps on Small Tactile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (2), pp.27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mti3020027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile Cues for Improving Target Localization in Subjects with Tunnel Vision</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+                <w:t xml:space="preserve">BotMap: Non-Visual Panning and Zooming with an Actuated Tabletop Tangible Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mti3020026⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (4), pp.24:1-24:42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3204460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159739v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BotMap: Non-Visual Panning and Zooming with an Actuated Tabletop Tangible Interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Oriola</w:t>
+                <w:t xml:space="preserve">An Exploratory Study of the Uses of a Multisensory Map—With Visually Impaired Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3204460⟩</w:t>
+              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mti2030036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348276v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploratory Study of the Uses of a Multisensory Map—With Visually Impaired Children</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Map Learning with a 3D Printed Interactive Small-Scale Model: Improvement of Space and Text Memorization in Visually Impaired Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Gentes</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mti2030036⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (930), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823248v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map Learning with a 3D Printed Interactive Small-Scale Model: Improvement of Space and Text Memorization in Visually Impaired Students</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Simplification of visual rendering in Simulated Prosthetic Vision facilitates navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00930⟩</w:t>
+              <w:t xml:space="preserve">Artificial Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 41 (n° 9), pp. 852-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aor.12868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537596v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplification of visual rendering in Simulated Prosthetic Vision facilitates navigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+                <w:t xml:space="preserve">The role of cognitive and perceptual loads in inattentional deafness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Organs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aor.12868⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692744v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of cognitive and perceptual loads in inattentional deafness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactivity Improves Usability of Geographic Maps for Visually Impaired People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Causse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louise Giraudet</w:t>
+                <w:t xml:space="preserve">Delphine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00344⟩</w:t>
+              <w:t xml:space="preserve">Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.156-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07370024.2014.924412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338244v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive audio-tactile maps for visually impaired people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGACCESS Accessibility and Computing (ACM Digital Library)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113, pp.3-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2850440.2850441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated prosthetic vision: The benefits from computer-based object recognition and localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (7), pp.E102-E113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aor.12476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocentric coding: spatial range and combination rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Camors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109, part A, pp.87-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.visres.2015.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactivity Improves Usability of Geographic Maps for Visually Impaired People</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Using wrist vibrations to guide hand movement and whole body navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Picard</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07370024.2014.924412⟩</w:t>
+              <w:t xml:space="preserve">i-com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue: Accessibility, 13 (3), pp. 19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/icom.2014.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077434v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching nearby sources: comparison between real and virtual sound and visual targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F.G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.1--13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2014.00269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using wrist vibrations to guide hand movement and whole body navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Map design for visually impaired people: past, present, and future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-com</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Handicap et communication, pp.117-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153779v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map design for visually impaired people: past, present, and future research</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NAVIG: augmented reality guidance system for the visually impaired</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (4), pp.253-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-012-0213-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099497v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTIFICIAL VISION FOR THE BLIND: A BIO-INSPIRED ALGORITHM FOR OBJECTS AND OBSTACLES DETECTION</w:t>
               </w:r>
@@ -3949,12609 +3961,12891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAVIG: Guidance system for the visually impaired using virtual augmented reality</w:t>
+                <w:t xml:space="preserve">Haptic identification of raised-line drawings: high visuospatial imagers outperform low visuospatial imagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology and Disability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/TAD-2012-0344⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76 (5), pp.667-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-011-0351-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789781v1</w:t>
+                <w:t xml:space="preserve">hal-02926529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation and space perception assistance for the visually impaired: The NAVIG project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Kammoun</w:t>
+                <w:t xml:space="preserve">NAVIG: Guidance system for the visually impaired using virtual augmented reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Parseihian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antonio Serpa</w:t>
+                <w:t xml:space="preserve">S. Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.009⟩</w:t>
+              <w:t xml:space="preserve">Technology and Disability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, v. 24(2), pp.163-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/TAD-2012-0344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00688100v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic identification of raised-line drawings: high visuospatial imagers outperform low visuospatial imagers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Navigation and space perception assistance for the visually impaired: The NAVIG project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Serpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-011-0351-6⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2), pp.182-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926529v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAVIG: augmented reality guidance system for the visually impaired</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haptic Recognition of Emotions in Raised-Line Drawings by Congenitally Blind and Sighted Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10055-012-0213-6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.67-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2010.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00756714v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Recognition of Emotions in Raised-Line Drawings by Congenitally Blind and Sighted Adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Haptic Recognition of Two-Dimensional Raised-Line Patterns by Early-Blind, Late-Blind, and Blindfolded Sighted Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Lebaz</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2010.58⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (2), pp.224-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p6527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926530v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Recognition of Two-Dimensional Raised-Line Patterns by Early-Blind, Late-Blind, and Blindfolded Sighted Adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Lebaz</w:t>
+                <w:t xml:space="preserve">Coding of shape from shading in area V4 of the macaque monkey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Arcizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Monnier</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1068/p6527⟩</w:t>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2202-10-140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926532v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case of polymicrogyria in macaque monkey: impact on anatomy and function of the motor system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schmidlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Wannier-Morino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2202-10-155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding of shape from shading in area V4 of the macaque monkey.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Arcizet</w:t>
+                <w:t xml:space="preserve">Ultra-rapid categorisation in non-human primates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Girard</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holle Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2202-10-140⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (3), pp.485-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-008-0139-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438722v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-rapid categorisation in non-human primates.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Natural textures classification in area V4 of the macaque monkey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Arcizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holle Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-008-0139-2⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 189 (1), pp.109-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-008-1406-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00310172v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural textures classification in area V4 of the macaque monkey.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Arcizet</w:t>
+                <w:t xml:space="preserve">Robotics Insights for the Modeling of Visually Guided Hand Movements in Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Girard</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Celebrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Trotter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lecture notes in control and information sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 357, pp.53-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00310170v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotics Insights for the Modeling of Visually Guided Hand Movements in Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Souères</w:t>
+                <w:t xml:space="preserve">Single-unit responses in the auditory cortex of monkeys performing a conditional acousticomotor task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Trotter</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture notes in control and information sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 357, pp.53-75</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 153 (4), pp.614-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181619v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-unit responses in the auditory cortex of monkeys performing a conditional acousticomotor task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Durif</w:t>
+                <w:t xml:space="preserve">Neuronal activity in primate striatum and pallidum related to bimanual motor actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Wannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. M. Rouiller</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Em Rouiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 153 (4), pp.614-627</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13 (1), pp.143-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189998v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal activity in primate striatum and pallidum related to bimanual motor actions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hand kinematics during reaching and grasping in the macaque monkey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Paulignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Wannier</w:t>
+                <w:t xml:space="preserve">A. Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Em Rouiller</w:t>
+                <w:t xml:space="preserve">D. Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 13 (1), pp.143-147</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 117 (1-2), pp.75-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189999v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand kinematics during reaching and grasping in the macaque monkey.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuronal activity related to eye-hand coordination in the primate premotor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boussaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 117 (1-2), pp.75-82</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 128 (1), pp.205-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654880v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal activity related to eye-hand coordination in the primate premotor cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eye position effects on the neuronal activity of dorsal premotor cortex in the macaque monkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boussaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bremmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 80 (3), pp.1132-1150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (97)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaking of Safety: Drone-Based Voice Communication for Industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Flight as Feedback: Exploring Human-Fixed-Wing Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandhawat Boonyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Brock</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy Merritt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3757279.3785563⟩</w:t>
+              <w:t xml:space="preserve">CHI EA '26: Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772363.3798589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457600v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Robot Interaction for Blind and Low Vision People: A Systematic Literature Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
+                <w:t xml:space="preserve">Toward Resource-Efficient Human-Drone Interaction with Heterogeneous Multi-Drone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandhawat Boonyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke M Brock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HRI ’26 Workshop: MAgicS-HRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042442v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firefighting with Drone Assistance: User Needs and Design Considerations for Thailand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Human-Drone Interaction for Emergency Response in Global South: Insights from Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandhawat Boonyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anke Brock</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke M Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI25 Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HRI ’26 Workshop: Robots For Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963852v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SafeSpect: Safety-First Augmented Reality Heads-up Display for Drone Inspections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
+                <w:t xml:space="preserve">Speaking of Safety: Drone-Based Voice Communication for Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandhawat Boonyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stine S Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke M Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Merritt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Edinburgh, Scotland, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3757279.3785563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905310v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Robot Interaction for Blind and Low Vision People: A Systematic Literature Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond Descriptions: A Generative Scene2Audio Framework for Blind and Low-Vision Users to Experience Vista Landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitralekha Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreyas Sridhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelone, Spain. pp.1 - 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3791655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907558v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating Partial Automation in Firefighting with Drones: Trust, Take-Over, and Human-Drone Teaming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chandhawat Boonyard</w:t>
+                <w:t xml:space="preserve">Microgestures to Perform a Situation Awareness Assistive Task in an Autonomous Vehicle: Workload, Ocular Behavior, Acceptance and Takeover Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anke M Brock</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vincent Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AutomationXP25: Hybrid Automation Experiences Workshop. In conjunction with ACM CHI'25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039610v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone assistant pour personnes avec déficiences visuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Human Robot Interaction for Blind and Low Vision People: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yize Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anke Brock</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitralekha Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Yokohama, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3706598.3713438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302336v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Only Image? Exploration of Audio-visual Content Retrieval in Egocentric Videos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lai Xing Ng</w:t>
+                <w:t xml:space="preserve">Firefighting with Drone Assistance: User Needs and Design Considerations for Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandhawat Boonyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica R Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI25 Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3706598.3714172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302445v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la supervision au pilotage manuel : vers un contrôle flexible de flottes de drones pour la recherche et le sauvetage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorélia Latarche</w:t>
+                <w:t xml:space="preserve">Navigating Partial Automation in Firefighting with Drones: Trust, Take-Over, and Human-Drone Teaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandhawat Boonyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke M Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36eme conférence francophone sur l'interaction humain-machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AutomationXP25: Hybrid Automation Experiences Workshop. In conjunction with ACM CHI'25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294783v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgestures to Perform a Situation Awareness Assistive Task in an Autonomous Vehicle: Workload, Ocular Behavior, Acceptance and Takeover Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Lacroux</w:t>
+                <w:t xml:space="preserve">Human Robot Interaction for Blind and Low Vision People: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yize Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitralekha Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CHI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302492v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drones for all: Creating an Authentic Programming Experience for Students with Visual Impairments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malsha de Zoysa</w:t>
+                <w:t xml:space="preserve">SafeSpect: Safety-First Augmented Reality Heads-up Display for Drone Inspections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peisen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSETS '24: The 26th International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797107v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Vibratory You-Are-Here Mobile Maps for People with Visual Impairments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Drone assistant pour personnes avec déficiences visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yize Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797105v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printed Interactive Multi-Storey Model for People with Visual Impairments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
+                <w:t xml:space="preserve">Why Only Image? Exploration of Audio-visual Content Retrieval in Egocentric Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Ablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Xing Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2023 - Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249596v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">µGeT: Multimodal eyes-free text selection technique combining touch interaction and microgestures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alix Goguey</w:t>
+                <w:t xml:space="preserve">De la supervision au pilotage manuel : vers un contrôle flexible de flottes de drones pour la recherche et le sauvetage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorélia Latarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nigay</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction Paris (ICMI 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3577190.3614131⟩</w:t>
+              <w:t xml:space="preserve">36eme conférence francophone sur l'interaction humain-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3765712.3765720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353214v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Design Space of Assistive Augmentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audio-Vibratory You-Are-Here Mobile Maps for People with Visual Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Sargsyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHs '23: Augmented Humans Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3582700.3582729⟩</w:t>
+              <w:t xml:space="preserve">ISS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Vancouver, BC, Canada, France. pp.624-648, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3698151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039617v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automated Pipeline to Produce Customizable Tactile Maps of Street Intersections for People with Visual Impairments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+                <w:t xml:space="preserve">Drones for all: Creating an Authentic Programming Experience for Students with Visual Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yize Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Dubucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malsha de Zoysa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suranga Nanayakkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th AGILE Conference on Geographic Information Science “Spatial data for design” (2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/agile-giss-4-29-2023⟩</w:t>
+              <w:t xml:space="preserve">ASSETS '24: The 26th International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, St. John's, Newfoundland and Labrador, CA, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3663548.3688516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250236v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une neuroprothèse visuelle interactive pour mieux percevoir l'environnement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+                <w:t xml:space="preserve">µGeT: Multimodal eyes-free text selection technique combining touch interaction and microgestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Robert Jean Faisandaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence Handicap 2022 «Humaines et artificielles, les intelligences au service du handicap»</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction Paris (ICMI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Oct 2023, Paris, France. pp.594-603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3577190.3614131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672220v2</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does switching between different renderings allow blind people with visual neuroprostheses to better perceive the environment?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+                <w:t xml:space="preserve">3D Printed Interactive Multi-Storey Model for People with Visual Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Sargsyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J-M Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Digital Inclusion, Assistive Technology &amp; Accessibility (ICCHP-AAATE 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35011/icchp-aaate22-p1-23⟩</w:t>
+              <w:t xml:space="preserve">CHI 2023 - Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI (Special Interest Group on Computer-Human Interaction), Apr 2023, Hamburg, Germany. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544548.3581304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685325v2</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile pictograms displayed on pin array tablets for blind children</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the Design Space of Assistive Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suranga Chandima Nanayakkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiko Inami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitralekha Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Haptics Symposium 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AHs '23: Augmented Humans Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. pp.371-373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3582700.3582729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538320v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keep in Touch: Combining Touch Interaction with Thumb-to-Finger µGestures for People with Visual Impairment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alix Goguey</w:t>
+                <w:t xml:space="preserve">Semi-automated Pipeline to Produce Customizable Tactile Maps of Street Intersections for People with Visual Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Jesús Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ACM International Conference on Multimodal Interaction (ICMI 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3536221.3556589⟩</w:t>
+              <w:t xml:space="preserve">26th AGILE Conference on Geographic Information Science “Spatial data for design” (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands. pp.1--8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-4-29-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778999v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory Interactive documents for children with visual impairments: examples of pedagogical applications and users experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemarié</w:t>
+                <w:t xml:space="preserve">Keep in Touch: Combining Touch Interaction with Thumb-to-Finger µGestures for People with Visual Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Faisandaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Tactile Reading conference (Tactile Reading 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th ACM International Conference on Multimodal Interaction (ICMI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2022, Bengaluru (Bangalore), India. à paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3536221.3556589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125825v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile Fixations: A Behavioral Marker on How People with Visual Impairments Explore Raised-line Graphics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does switching between different renderings allow blind people with visual neuroprostheses to better perceive the environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Desvergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2021: Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3411764.3445578⟩</w:t>
+              <w:t xml:space="preserve">Joint International Conference on Digital Inclusion, Assistive Technology &amp; Accessibility (ICCHP-AAATE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association ICCHP; AAATE : Association for the Advancement of Assistive Technology in Europe, Jul 2022, Lecco, Italy. pp.177-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35011/icchp-aaate22-p1-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136004v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping road crossings for visually impaired people</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+                <w:t xml:space="preserve">Une neuroprothèse visuelle interactive pour mieux percevoir l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Desvergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Cartographic Conference (ICC 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème Conférence Handicap 2022 «Humaines et artificielles, les intelligences au service du handicap»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Jun 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484068v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’utilisation de pictogrammes affichables sur des tablettes à picots rétractables pour l’illustration de livres tactiles : importance de la résolution de la tablette</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Tactile pictograms displayed on pin array tablets for blind children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolane Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Informationpour l’Éducation et la Formation, Jun 2021, Fribourg, Suisse. pp.348-353</w:t>
+              <w:t xml:space="preserve">IEEE Haptics Symposium 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2022, Santa Barbara, CA (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290064v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic space: Verbal-gestural description of place and route in children</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Tartas</w:t>
+                <w:t xml:space="preserve">Multisensory Interactive documents for children with visual impairments: examples of pedagogical applications and users experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I5th Congress of the International for the Study of Child Language (IASCL 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for the Study of Child Language (IASCL), Jul 2021, Philladelphia, United States</w:t>
+              <w:t xml:space="preserve">2nd Tactile Reading conference (Tactile Reading 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Stockholm (digital conference), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511022v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’un dispositif audio-tangible pour l’apprentissage spatial chez les enfants déficients visuels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping road crossings for visually impaired people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Jesús Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence de l'IFRATH sur les technologies d'assistance: Technologies pour l'autonomie et l'inclusion (Handicap 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Cartographic Conference (ICC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICA : International Cartographic Association, Dec 2021, Florence, Italy. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-3-127-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926462v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrotactile Feedback for Vertical 2D-space Exploration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tactile Fixations: A Behavioral Marker on How People with Visual Impairments Explore Raised-line Graphics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaixing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Visual Interfaces (AVI 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3399715.3399834⟩</w:t>
+              <w:t xml:space="preserve">CHI 2021: Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2021, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3411764.3445578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926466v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots for Inclusive Play: Co-designing an Educational Game With Visually Impaired and sighted Children</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
+                <w:t xml:space="preserve">Vers l’utilisation de pictogrammes affichables sur des tablettes à picots rétractables pour l’illustration de livres tactiles : importance de la résolution de la tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolane Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '20: CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Informationpour l’Éducation et la Formation, Jun 2021, Fribourg, Suisse. pp.348-353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926484v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If you've gone straight, now, you must turn left&amp;quot; - Exploring the use of a tangible interface in a collaborative treasure hunt for people with visual impairments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Static and dynamic space: Verbal-gestural description of place and route in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSETS'20 : 22nd International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">I5th Congress of the International for the Study of Child Language (IASCL 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for the Study of Child Language (IASCL), Jul 2021, Philladelphia, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921663v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALCOVE: An Accessible Comic Reader for People with Low Vision</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nouvelles technologies collaboratives pour les personnes avec déficiences visuelles. État des recherches actuelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUI '20: 25th International Conference on Intelligent User Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">56èmes Journées Pédagogiques du GPEAA - JP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GPEAA : Groupement des professeurs et éductateurs d'aveugles et amblyopes, Bordeaux, Oct 2020, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926455v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global-Synthetic Nature of Gestures in Verbal Route Descriptions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Évaluation d’un dispositif audio-tangible pour l’apprentissage spatial chez les enfants déficients visuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachezar Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bartolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on Gesture and Speech in Interaction (GESPIN 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">11ème conférence de l'IFRATH sur les technologies d'assistance: Technologies pour l'autonomie et l'inclusion (Handicap 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Nov 2020, Paris (en distanciel), France. pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511032v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Quantitative Empirical Evaluations of Technology for People with Visual Impairments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oussama Metatla</w:t>
+                <w:t xml:space="preserve">ALCOVE: An Accessible Comic Reader for People with Low Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3313831.3376749⟩</w:t>
+              <w:t xml:space="preserve">IUI '20: 25th International Conference on Intelligent User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cagliari, Italy. pp.410-418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3377325.3377510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437881v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'Utilisation de Tablettes à Picots pour l'Illustration de Livres Tactiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolane Mascle</w:t>
+                <w:t xml:space="preserve">Global-Synthetic Nature of Gestures in Verbal Route Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Bara</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Conférence Handicap (Handicap 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8; IFRATH : Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">7th Conference on Gesture and Speech in Interaction (GESPIN 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921414v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles technologies collaboratives pour les personnes avec déficiences visuelles. État des recherches actuelles.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">If you've gone straight, now, you must turn left&amp;quot; - Exploring the use of a tangible interface in a collaborative treasure hunt for people with visual impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Johal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dillenbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56èmes Journées Pédagogiques du GPEAA - JP 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASSETS'20 : 22nd International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3373625.3417020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013094v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Feedback for Two-Handed Exploration of Digital Maps Without Vision</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Vibrotactile Feedback for Vertical 2D-space Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancelot Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perrault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29381-9_19⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Visual Interfaces (AVI 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Island of Ischia, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3399715.3399834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544543v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning space through interaction: a developmental study with sighted and visually impaired children and adult</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Tartas</w:t>
+                <w:t xml:space="preserve">Robots for Inclusive Play: Co-designing an Educational Game With Visually Impaired and sighted Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Metatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Cullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Developmental Psychology - ECDP 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '20: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Honolulu, United States. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3313831.3376270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976645v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des objets tangibles aux cartes interactives pour se déplacer et apprendre l'espace : quelques exemples de situations d'apprentissage avec des enfants déficients visuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
+                <w:t xml:space="preserve">Review of Quantitative Empirical Evaluations of Technology for People with Visual Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brianna J Tomlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Metatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Objets pour apprendre, objets à apprendre : quelles pratiques enseignantes pour quels enjeux ?" (2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3313831.3376749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891728v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices vibrotactiles pour transmettre des informations directionnelles lors de l'exploration aveugle de graphiques numériques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Oriola</w:t>
+                <w:t xml:space="preserve">Vers l'Utilisation de Tablettes à Picots pour l'Illustration de Livres Tactiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolane Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e Conférence Handicap (Handicap 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8; IFRATH : Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées, Nov 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381593v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Innov-Care : ruptures des parcours de soins des personnes en situation de handicap mental ou visuel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc André</w:t>
+                <w:t xml:space="preserve">Creating Accessible Interactive Audio-Tactile Drawings Using Spatial Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Thévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque de psychologie ergonomique (EPIQUE 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISS 2019, ACM International Conference on Interactive Surfaces and Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3343055.3359711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502620v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Accessible Interactive Audio-Tactile Drawings Using Spatial Augmented Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauren Thévin</w:t>
+                <w:t xml:space="preserve">Investigating Feedback for Two-Handed Exploration of Digital Maps Without Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengdong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS 2019, ACM International Conference on Interactive Surfaces and Spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3343055.3359711⟩</w:t>
+              <w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.305-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29381-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296003v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive Education Technologies: Emerging Opportunities for People with Visual Impairments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Indices vibrotactiles pour transmettre des informations directionnelles lors de l'exploration aveugle de graphiques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaixing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference for Human-Computer Interaction (CHI 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.9:1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3366550.3372255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124416v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous representation of Vista spaces: similarities and differences between sighted and blind people</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+                <w:t xml:space="preserve">Learning space through interaction: a developmental study with sighted and visually impaired children and adult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Spatial Cognition (ICSC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1-2</w:t>
+              <w:t xml:space="preserve">19th European Conference on Developmental Psychology - ECDP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279423v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherchons pour Voir: présentation du laboratoire de recherche et exemple de projet de recherche appliquée (MapSense)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des objets tangibles aux cartes interactives pour se déplacer et apprendre l'espace : quelques exemples de situations d'apprentissage avec des enfants déficients visuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chibaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Denis</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Fibigerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès de la Fédération nationale pour l'Inclusion des personnes en situation de Handicap Sensoriel et DYS en France - FISAF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FISAF : Fédération nationale pour l'Inclusion des personnes en situation de Handicap Sensoriel et DYS en France, Nov 2018, Paris, France. (support électronique)</w:t>
+              <w:t xml:space="preserve">Colloque "Objets pour apprendre, objets à apprendre : quelles pratiques enseignantes pour quels enjeux ?" (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amiens, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033978v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dr (Rencontres Lycéennes - Ingénieur ou scientifique un métier pour vous ?, Toulouse, 17/10/18)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet Innov-Care : ruptures des parcours de soins des personnes en situation de handicap mental ou visuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lespinet-Najib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vallespir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thecle Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Lycéennes - Ingénieur ou scientifique un métier pour vous ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10ème colloque de psychologie ergonomique (EPIQUE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEGE : Association pour la Recherche en Psychologie Ergonomique et Ergonomie, Jul 2019, Lyon, France. pp.176--184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033979v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIY&amp;quot; Prototyping of Teaching Materials for Visually Impaired Children: Usage and Satisfaction of Professionals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gaildrat</w:t>
+                <w:t xml:space="preserve">Inclusive Education Technologies: Emerging Opportunities for People with Visual Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Metatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Universal Access in Human-Computer Interaction (UAHCI 2017), held as part of HCI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.515--524</w:t>
+              <w:t xml:space="preserve">International Conference for Human-Computer Interaction (CHI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, QC, Canada. pp.w13.1-w13.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809355v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying how Visually Impaired People Explore Raised-line Diagrams to Improve the Design of Touch Interfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Oriola</w:t>
+                <w:t xml:space="preserve">Spontaneous representation of Vista spaces: similarities and differences between sighted and blind people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hombeline Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGCHI Conference on Human Factors in Computing Systems (CHI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Denver, United States. pp. 550-555</w:t>
+              <w:t xml:space="preserve">7th International Conference on Spatial Cognition (ICSC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787424v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement du langage et des représentations de l'espace chez des enfants déficients visuels : une première étude longitudinale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cherchons pour Voir: présentation du laboratoire de recherche et exemple de projet de recherche appliquée (MapSense)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10eme Colloque Reseau Interuniversitaire de Psychologie du Developpement et de l’Education (RIPSYDEVE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aix en Provence, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">39ème Congrès de la Fédération nationale pour l'Inclusion des personnes en situation de Handicap Sensoriel et DYS en France - FISAF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FISAF : Fédération nationale pour l'Inclusion des personnes en situation de Handicap Sensoriel et DYS en France, Nov 2018, Paris, France. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873761v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Children Living with Visual Impairments in the Design Process: A case Study with Personae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dr (Rencontres Lycéennes - Ingénieur ou scientifique un métier pour vous ?, Toulouse, 17/10/18)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CWUAAT 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Lycéennes - Ingénieur ou scientifique un métier pour vous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246063v2</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Low-Vision Rehabilitation Professionals with “Do-It-Yourself” Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie M Giraud</w:t>
+                <w:t xml:space="preserve">DIY&amp;quot; Prototyping of Teaching Materials for Visually Impaired Children: Usage and Satisfaction of Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gaildrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCHP '16</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Universal Access in Human-Computer Interaction (UAHCI 2017), held as part of HCI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.515--524</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926509v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les graphiques interactifs accessibles pour les déficients visuels (Sensorialité et Handicap : Toucher pour apprendre, toucher pour communiquer, Paris, FR, 17/03/16-18/03/16)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying how Visually Impaired People Explore Raised-line Diagrams to Improve the Design of Touch Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensorialité et Handicap : Toucher pour apprendre, toucher pour communiquer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, FR, Région indéterminée</w:t>
+              <w:t xml:space="preserve">SIGCHI Conference on Human Factors in Computing Systems (CHI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Denver, United States. pp. 550-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155040v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method Story about Brainstorming with Visually Impaired People for Designing an Accessible Route Calculation System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement du langage et des représentations de l'espace chez des enfants déficients visuels : une première étude longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Kolodziej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San José, United States</w:t>
+              <w:t xml:space="preserve">10eme Colloque Reseau Interuniversitaire de Psychologie du Developpement et de l’Education (RIPSYDEVE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aix en Provence, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279207v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible Reels: Construction and Exploration of Tangible Maps by Visually Impaired Users</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">From Tactile to Virtual: Using a Smartwatch to Improve Spatial Map Exploration for Visually Impaired Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2858036.2858058⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.100-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2935334.2935342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926520v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible Maps for Visually Impaired Users: Shape-Changing Perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
+                <w:t xml:space="preserve">Representing Children Living with Visual Impairments in the Design Process: A case Study with Personae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2016 Workshop on Shape Changing UI (CHI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CWUAAT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom. pp.23-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29498-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926515v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherchons Pour Voir&amp;quot; : Présentation du laboratoire de recherche commun et exemples de projets de recherche appliquée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tangible Maps for Visually Impaired Users: Shape-Changing Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition des Journées d'étude sur les nouvelles technologies dédiées aux déficients visuel 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des Aveugles et Amblyopes de France, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">CHI 2016 Workshop on Shape Changing UI (CHI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165019v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Do-It-Yourself » : aider les professionnels spécialistes de la déficience visuelle à créer leurs propres supports pédagogiques interactifs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Method Story about Brainstorming with Visually Impaired People for Designing an Accessible Route Calculation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition de la conférence francophone bisannuelle Handicap 2016 : La recherche au service de la qualité de vie et de l’autonomie des personnes en situation de handicap (Handicap 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Jun 2016, Paris, France. pp.10</w:t>
+              <w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159045v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MapSense: Multi-Sensory Interactive Maps for Children Living with Visual Impairments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tangible Reels: Construction and Exploration of Tangible Maps by Visually Impaired Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.2186-2197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858036.2858058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263056v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des interfaces tangibles et spatiales pour les déficients visuels : pourquoi et comment ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+                <w:t xml:space="preserve">Empowering Low-Vision Rehabilitation Professionals with “Do-It-Yourself” Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004128⟩</w:t>
+              <w:t xml:space="preserve">ICCHP '16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Linz, Austria. pp.61-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41267-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383800v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Tactile to Virtual: Using a Smartwatch to Improve Spatial Map Exploration for Visually Impaired Users</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les graphiques interactifs accessibles pour les déficients visuels (Sensorialité et Handicap : Toucher pour apprendre, toucher pour communiquer, Paris, FR, 17/03/16-18/03/16)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensorialité et Handicap : Toucher pour apprendre, toucher pour communiquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, FR, Région indéterminée</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926512v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From open geographical data to tangible maps: improving the accessibility of maps for visually impaired people</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cherchons Pour Voir&amp;quot; : Présentation du laboratoire de recherche commun et exemples de projets de recherche appliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoVIS'15 - ISPRS Geospatial Week (GeoVIS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, La Grande Motte, France. pp. 517-523</w:t>
+              <w:t xml:space="preserve">5ème édition des Journées d'étude sur les nouvelles technologies dédiées aux déficients visuel 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Aveugles et Amblyopes de France, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332270v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes tactiles interactives : autonomie et collaboration autour des apprentissages spatiaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Do-It-Yourself » : aider les professionnels spécialistes de la déficience visuelle à créer leurs propres supports pédagogiques interactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées pédagogiques du GPEAA 2015 : Education connectée et déficience visuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GPEAA : Groupement des Professeurs et Educateurs d'Aveugles et d'Amblyopes, Oct 2015, Toulouse, France. pp.(en ligne)</w:t>
+              <w:t xml:space="preserve">9ème édition de la conférence francophone bisannuelle Handicap 2016 : La recherche au service de la qualité de vie et de l’autonomie des personnes en situation de handicap (Handicap 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Jun 2016, Paris, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198259v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clavier DUCK : Utilisation d'un système de déduction de mots pour faciliter la saisie de texte sur écran tactile pour les non-voyants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussille</w:t>
+                <w:t xml:space="preserve">Concevoir des interfaces tangibles et spatiales pour les déficients visuels : pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Conférence francophone sur l'Interaction Homme-Machine.(IHM 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2820619.2820638⟩</w:t>
+              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.79-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218748v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual analytics for the interpretation of fluency tests during Alzheimer evaluation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MapSense: Multi-Sensory Interactive Maps for Children Living with Visual Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAHC '15 Workshop on Visual Analytics in Healthcare</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San José, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305917v2</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies de l'information au service des déficients visuels (Mardi d'Assézat du 24 Février 2015)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assistance tactile à la localisation de cibles périphériques pour des personnes à vision tubulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Camors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Académie des Sciences, Inscriptions et Belles Lettres de Toulouse - Mardis d'Assézat de 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2820625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190223v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les neuroprothèses visuelles basse-résolution sont-elles utilisables?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From open geographical data to tangible maps: improving the accessibility of maps for visually impaired people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées NeuroSTIC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">GeoVIS'15 - ISPRS Geospatial Week (GeoVIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, La Grande Motte, France. pp. 517-523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198261v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions non-visuelles pour faciliter le rendu d’une séquence d’informations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les cartes tactiles interactives : autonomie et collaboration autour des apprentissages spatiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées pédagogiques du GPEAA 2015 : Education connectée et déficience visuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GPEAA : Groupement des Professeurs et Educateurs d'Aveugles et d'Amblyopes, Oct 2015, Toulouse, France. pp.(en ligne)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219094v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance tactile à la localisation de cibles périphériques pour des personnes à vision tubulaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+                <w:t xml:space="preserve">Clavier DUCK : Utilisation d'un système de déduction de mots pour faciliter la saisie de texte sur écran tactile pour les non-voyants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2015 27ème Conférence Francophone sur l’interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27ème Conférence francophone sur l'Interaction Homme-Machine.(IHM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d'Interaction Homme-Machine (AFIHM), Oct 2015, Toulouse, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2820638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282065v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance tactile à la localisation de cibles périphériques pour des personnes à vision tubulaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les technologies de l'information au service des déficients visuels (Mardi d'Assézat du 24 Février 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Académie des Sciences, Inscriptions et Belles Lettres de Toulouse - Mardis d'Assézat de 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218603v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies d'assistance pour la qualité de vie et l'autonomie des déficients visuels (TAVIS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual analytics for the interpretation of fluency tests during Alzheimer evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Amieva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8eme Congres francophone HANDICAP (HANDICAP 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VAHC '15 Workshop on Visual Analytics in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. pp.ISBN:978-1-4503-3671-0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2836034.2836037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390847v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305917v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayfinding with Simulated Prosthetic Vision: Performance comparison with regular and structure-enhanced renderings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les neuroprothèses visuelles basse-résolution sont-elles utilisables?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society Conference - EMBC 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées NeuroSTIC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150335v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité augmentée au service de la perception spatiale des déficients visuels (Perception augmentée et multimodale, ISCC, Paris, 15/01/14)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions non-visuelles pour faciliter le rendu d’une séquence d’informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ColloquePerception augmentée et multimodale 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2825013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230719v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waypoints validation strategies in assisted navigation for visually impaired pedestrian</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+                <w:t xml:space="preserve">Assistance tactile à la localisation de cibles périphériques pour des personnes à vision tubulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Camors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs - ICCHP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France. pp. 92-99</w:t>
+              <w:t xml:space="preserve">IHM 2015 27ème Conférence Francophone sur l’interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147318v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de présentation d'informations spatiales en mobilité pour l'aide à la navigation chez les non-voyants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Wayfinding with simulated prosthetic vision: performance comparison with regular and structure-enhanced rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème réunion annuelle de l'ITMO Technologies pour la santé 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITMO - ITS : Instituts thématiques multi-organismes - Technologies pour la santé, Oct 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6eme reunion annuelle de l’ITMO Technologies pour la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260598v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Maps Exploration trough Kernel Density Estimation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+                <w:t xml:space="preserve">Simulated Prosthetic Vision: Improving text accessibility with retinal prostheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS Workshop Visualizing Electronic Health Record Data (EHRVis 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Maryland; Vienna University of Technology, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society Conference - EMBC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp. 1719-1722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522067v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Gestural Interaction Accessible to Visually Impaired People</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Les technologies d'assistance pour la qualité de vie et l'autonomie des déficients visuels (TAVIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Serpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference, EuroHaptics 2014, Versailles, France, June 24-26, 2014, Proceedings, Part II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8eme Congres francophone HANDICAP (HANDICAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp. 307-3011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078030v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'interactions sur dispositifs mobiles pour l'aide à l'orientation chez les non-voyants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Wayfinding with Simulated Prosthetic Vision: Performance comparison with regular and structure-enhanced renderings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HANDICAP 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society Conference - EMBC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp. 2585-2588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137237v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes interactives multimodales pour l'assistance aux apprentissages spatiaux chez les déficients visuels (conférencier invité) (Journée du CLLE-LTC, Toulouse, 07/01/14)</w:t>
+                <w:t xml:space="preserve">La réalité augmentée au service de la perception spatiale des déficients visuels (Perception augmentée et multimodale, ISCC, Paris, 15/01/14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du CLLE-LTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Toulouse, Région indéterminée</w:t>
+              <w:t xml:space="preserve">ColloquePerception augmentée et multimodale 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des sciences de la communication du CNRS, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220759v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated Prosthetic Vision: Improving text accessibility with retinal prostheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Denis</w:t>
+                <w:t xml:space="preserve">Waypoints validation strategies in assisted navigation for visually impaired pedestrian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society Conference - EMBC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp. 1719-1722</w:t>
+              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs - ICCHP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. pp. 92-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147261v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayfinding with simulated prosthetic vision: performance comparison with regular and structure-enhanced rendering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Stratégies de présentation d'informations spatiales en mobilité pour l'aide à la navigation chez les non-voyants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6eme reunion annuelle de l’ITMO Technologies pour la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6ème réunion annuelle de l'ITMO Technologies pour la santé 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITMO - ITS : Instituts thématiques multi-organismes - Technologies pour la santé, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926552v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIG: NVI (non-visual interaction)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive Maps Exploration trough Kernel Density Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Amieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VIS Workshop Visualizing Electronic Health Record Data (EHRVis 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Maryland; Vienna University of Technology, Nov 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166958v2</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human faces detection and localization with simulated prosthetic vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Denis</w:t>
+                <w:t xml:space="preserve">Making Gestural Interaction Accessible to Visually Impaired People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2468356.2468368⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference, EuroHaptics 2014, Versailles, France, June 24-26, 2014, Proceedings, Part II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Versailles, France. http://link.springer.com/chapter/10.1007/978-3-662-44196-1_6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926546v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUCK : a deDUCtive Keyboard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussille</w:t>
+                <w:t xml:space="preserve">Techniques d'interactions sur dispositifs mobiles pour l'aide à l'orientation chez les non-voyants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Raynal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Mobile Accessibility (MOBACC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">HANDICAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212866v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation de techniques d'exploration interactives non visuelles pour les cartes géographiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les cartes interactives multimodales pour l'assistance aux apprentissages spatiaux chez les déficients visuels (conférencier invité) (Journée du CLLE-LTC, Toulouse, 07/01/14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée du CLLE-LTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Toulouse, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099504v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding Blind People with Haptic Feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">SIG: NVI (non-visual interaction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun K. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Accessibility for Pervasive Computing (Pervasive 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp.2513-2516, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2468356.2468818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926574v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Geographic Information System facilitating navigation of Visually Impaired users</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Human faces detection and localization with simulated prosthetic vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCHP 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM: Association for Computing Machinery - Special Interest Group on Computer-Human Interaction, Apr 2013, Paris, France. pp.61-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2468356.2468368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926576v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial navigation with a simulated prosthetic vision in a virtual environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+                <w:t xml:space="preserve">DUCK : a deDUCtive Keyboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop NeuroComp/KEOpS’12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Mobile Accessibility (MOBACC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926548v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching to Sound Accuracy in the Peri-personal Space of Blind and Sighted Humans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Dramas</w:t>
+                <w:t xml:space="preserve">Conception et évaluation de techniques d'exploration interactives non visuelles pour les cartes géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs (ICCHP 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926583v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin'touch: understanding how visually impaired people explore tactile maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Austin, United States. pp.2471 - 2476, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2212776.2223821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Artificial Vision and GPS to Improve Blind Pedestrian Positioning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Guiding Blind People with Haptic Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Guerreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Jorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 4th IFIP International Conference on New Technologies, Mobility and Security (NTMS 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Accessibility for Pervasive Computing (Pervasive 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Newcastle, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926585v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Better Guidance in Wearable Electronic Orientation Aids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Towards a Geographic Information System facilitating navigation of Visually Impaired users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCHP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Linz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597024v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage of multimodal maps for blind people: why and how</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Oriola</w:t>
+                <w:t xml:space="preserve">Spatial navigation with a simulated prosthetic vision in a virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS '10 - ACM International Conference on Interactive Tabletops and Surfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop NeuroComp/KEOpS’12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099507v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route selection algorithm for blind pedestrian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Kammoun</w:t>
+                <w:t xml:space="preserve">Reaching to Sound Accuracy in the Peri-personal Space of Blind and Sighted Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dramas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Automation and Systems (ICCAS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs (ICCHP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Linz, Austria. pp.636-643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31534-3_93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926588v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robotics approach for interpreting the gaze-related modulation of the activity of premotor neurons during reaching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simona Celebrini</w:t>
+                <w:t xml:space="preserve">Fusion of Artificial Vision and GPS to Improve Blind Pedestrian Positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Biomedical Robotics and Biomechatronics (BioRob 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5626887⟩</w:t>
+              <w:t xml:space="preserve">2011 4th IFIP International Conference on New Technologies, Mobility and Security (NTMS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526191v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAVIG: Navigation assisted by artificial vision and GNSS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Thorpe</w:t>
+                <w:t xml:space="preserve">Toward a Better Guidance in Wearable Electronic Orientation Aids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multimodal Location Based Techniques for Extreme Navigation @ Pervasive 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.624-627, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789737v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils de conception participative avec des utilisateurs non-voyants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2010, 22ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Sep 2010, Luxembourg, Luxembourg. pp 65-72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1941007.1941017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an assistive device for the blind based on object localization and augmented auditory reality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Usage of multimodal maps for blind people: why and how</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 10th international ACM SIGACCESS conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1414471.1414529⟩</w:t>
+              <w:t xml:space="preserve">ITS '10 - ACM International Conference on Interactive Tabletops and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Saarbruecken, Germany. pp.247-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1936652.1936699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780576v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interfaces cerveau-machine: fondements, technologies et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robotics approach for interpreting the gaze-related modulation of the activity of premotor neurons during reaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Halgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Trotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Celebrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du GT Micro et Nanosystèmes pour la chimie et les sciences du vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Biomedical Robotics and Biomechatronics (BioRob 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.728-733, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5626887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00190879v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Route selection algorithm for blind pedestrian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Control, Automation and Systems (ICCAS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gyeonggi-do, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAVIG: Navigation assisted by artificial vision and GNSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Multimodal Location Based Techniques for Extreme Navigation @ Pervasive 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Helsinki, Finland. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing an assistive device for the blind based on object localization and augmented auditory reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F.G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 10th international ACM SIGACCESS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Halifax, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1414471.1414529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interfaces cerveau-machine: fondements, technologies et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion du GT Micro et Nanosystèmes pour la chimie et les sciences du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation expérimentale de Ysilex, un outil d'aide à la lecture pour les personnes dyslexiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaddheay Ong-Meang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER 2007, 22ème Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16561,712 +16855,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets tangibles aux cartes interactives pour se déplacer et apprendre l’espace : deux exemples auprès d’un public déficient visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chibaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachezar Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Fibigerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Bisault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre 2 : quelles pratiques enseignantes pour quels enjeux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Éditions, 2023, Éducation, 978-1-78405-894-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Report: From Tangible Objects to Interactive Maps for Moving Around and Learning an Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chibaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachezar Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Fibigerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Bisault; Roselyne Le Bourgeois; Jean-François Thémines; Mickaël Le Mentec; Céline Chauvet-Chanoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objects to Learn About and Objects for Learning 2 : Which Teaching Practices for Which Issues?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (chapter 5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-110, 2022, Science, Society and New Technologies Series - Education Set, 978-1786307743. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119902461.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessible Interactive Maps for Visually Impaired Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edwige Pissaloux; Ramiro Velazquez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility in Visually Impaired People - Fundamentals and ICT Assistive Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.537-584, 2017, 978-3-319-85394-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cartes tactiles interactives pour améliorer l’accessibilité des données spatiales pour les déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Griet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Accessibilité – tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delegation ministerielle a l'accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and User Satisfaction of Interactive Maps for Visually Impaired People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miesenberger; K.; Karshmer; A.; Penaz; P.; Zagler; W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCHP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.544-551, 2012, Lecture Notes in Computer Science, Volume 7383, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31534-3_80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId424"/>
+      <w:footerReference w:type="default" r:id="rId426"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17334,51 +17628,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF2CEC38"/>
+    <w:nsid w:val="51E57DB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17565,51 +17859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-jouffrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0768-1019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15912820X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7317-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitralekha Gupta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Ram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyas Sridhar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Nanayakkara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yize Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibnu Taimiyyah Bin Adam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjun Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Alexander Messerschmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746058.3758437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Vier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2025.e1886" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ablaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Estecio Marcilio-Jr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Xing Ng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti9070066" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys J.C. Matthies" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3659609" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8030017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2023.2295043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Mascle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.234.0587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766502v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appdev.2021.101364" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03872982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sorita" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567733" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03405986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Th&#233;vin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rodier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3488550" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Metatla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thieme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Benett" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3289485" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Cardinali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bertonati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41928-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Camors" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Appert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348276v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204460" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537596v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00930" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692744v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergnieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12868" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giraudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tremblay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00344" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2850440.2850441" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guivarch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12476" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387829v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cottereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.02.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077434v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.924412" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00269" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom.2014.0026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dramas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467810003871" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789781v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dramas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gutierrez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kammoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-2012-0344" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-011-0351-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB026B47C24E6E6568AE251B11BA157265815F85/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756714v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0213-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D17HTWKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926530v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2010.58" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6527" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmidlin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Freund" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Wannier-Morino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Beaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-10-155" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arcizet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-10-140" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holle Kirchner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0139-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1KZMGQX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310170v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1406-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FV6X35HX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181619v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Celebrini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trotter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189998v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Rouiller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189999v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wannier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Rouiller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Roy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Paulignan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farn&#232;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boussaoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190862v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190864v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bremmer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457600v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandhawat Boonyard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine S Johansen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Brock" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Merritt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757279.3785563" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042442v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rocher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713438" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04963852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3714172" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peisen Xu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907558v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039610v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302336v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302445v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294783v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;lia Latarche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765720" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302492v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lacroux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent Paubel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797107v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Dubucq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malsha de Zoysa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3663548.3688516" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797105v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Sargsyan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3698151" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249596v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581304" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353214v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Robert Jean Faisandaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614131" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039617v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Chandima Nanayakkara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Inami" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Huber" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3582700.3582729" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-4-29-2023" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672220v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desvergnes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685325v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35011/icchp-aaate22-p1-23" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538320v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778999v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Faisandaz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556589" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125825v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445578" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484068v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-3-127-2021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290064v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511022v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fibigerova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926466v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Dupont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3399834" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926484v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Cullen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376270" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921663v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chibaudel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3417020" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926455v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377325.3377510" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511032v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437881v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna J Tomlinson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376749" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921414v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013094v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544543v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengdong Zhao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29381-9_19" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976645v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891728v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381593v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372255" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502620v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fissot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thecle Alix" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02296003v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359711" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124416v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Kane" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279423v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hombeline Valton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033978v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033979v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809355v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giraud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaildrat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787424v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873761v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246063v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29498-8_3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41267-2_9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155040v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926520v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858058" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926515v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165019v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159045v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263056v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383800v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004128" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926512v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935342" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332270v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198259v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218748v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussille" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820638" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305917v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lhuillier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2836034.2836037" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190223v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198261v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219094v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282065v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218603v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820625" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390847v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150335v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944151" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230719v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147318v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260598v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522067v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078030v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_6" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137237v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220759v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147261v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926552v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166958v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Guerreiro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K. Kane" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468818" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926546v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468368" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212866v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099504v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jonin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926574v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jorge" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926576v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926548v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926583v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_93" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099506v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223821" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926585v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721061" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597024v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_98" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099507v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936699" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926588v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526191v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Halgand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5626887" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789737v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorpe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940952v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941017" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780576v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1414471.1414529" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190879v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01079129v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaddheay Ong-Meang" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03510819v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964105v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515347v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220366v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Griet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.developpement-durable.gouv.fr/Recherche-et-Accessibilite-tome-1.html" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719447v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/computer-science/lncs" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_80" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-jouffrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0768-1019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15912820X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7317-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitralekha Gupta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Ram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyas Sridhar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Nanayakkara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Vier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2025.e1886" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ablaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Estecio Marcilio-Jr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Xing Ng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti9070066" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Jiang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2023.2295043" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys J.C. Matthies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3659609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8030017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Mascle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.234.0587" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03872982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sorita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567733" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766502v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appdev.2021.101364" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03405986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Th&#233;vin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rodier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3488550" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Metatla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thieme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Benett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3289485" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Cardinali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bertonati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41928-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Camors" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Appert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204460" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Giraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00930" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergnieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12868" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giraudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tremblay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00344" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.924412" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2850440.2850441" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guivarch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12476" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cottereau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.02.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153779v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom.2014.0026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780479v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00269" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0213-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D17HTWKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dramas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467810003871" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926529v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-011-0351-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB026B47C24E6E6568AE251B11BA157265815F85/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789781v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dramas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gutierrez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kammoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-2012-0344" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2010.58" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6527" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arcizet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-10-140" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926537v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmidlin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Freund" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Wannier-Morino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Beaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-10-155" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holle Kirchner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0139-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1KZMGQX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1406-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FV6X35HX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Celebrini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trotter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189998v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durif" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Rouiller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wannier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Rouiller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654880v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Roy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Paulignan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farn&#232;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boussaoud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190862v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bremmer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578628v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandhawat Boonyard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Brock" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772363.3798589" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578712v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578687v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine S Johansen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Merritt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757279.3785563" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598965v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791655" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302492v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lacroux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent Paubel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042442v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yize Wei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rocher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713438" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04963852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3714172" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039610v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907558v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peisen Xu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302336v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302445v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294783v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;lia Latarche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765720" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797105v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Sargsyan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3698151" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797107v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Dubucq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malsha de Zoysa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3663548.3688516" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353214v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Robert Jean Faisandaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614131" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249596v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581304" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039617v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Chandima Nanayakkara" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Inami" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Huber" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3582700.3582729" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250236v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-4-29-2023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Faisandaz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556589" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685325v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desvergnes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35011/icchp-aaate22-p1-23" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672220v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538320v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125825v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484068v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-3-127-2021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136004v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445578" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290064v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511022v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fibigerova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013094v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377325.3377510" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511032v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921663v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chibaudel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3417020" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Dupont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3399834" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926484v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Cullen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376270" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna J Tomlinson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376749" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921414v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02296003v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359711" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544543v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengdong Zhao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29381-9_19" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381593v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372255" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976645v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891728v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502620v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fissot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thecle Alix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124416v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Kane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279423v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hombeline Valton" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033978v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033979v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809355v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giraud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaildrat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787424v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873761v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926512v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935342" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246063v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29498-8_3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926515v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926520v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858058" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926509v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41267-2_9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155040v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165019v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159045v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383800v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004128" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263056v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218603v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820625" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332270v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198259v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218748v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussille" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820638" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190223v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305917v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lhuillier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2836034.2836037" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198261v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219094v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825013" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282065v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926552v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147261v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390847v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150335v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944151" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230719v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147318v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260598v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522067v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078030v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137237v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220759v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166958v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Guerreiro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K. Kane" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468818" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926546v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468368" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212866v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099504v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jonin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099506v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223821" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926574v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jorge" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926576v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926548v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926583v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_93" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926585v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721061" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597024v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_98" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940952v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941017" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099507v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936699" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526191v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Halgand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5626887" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926588v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789737v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorpe" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780576v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1414471.1414529" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190879v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01079129v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaddheay Ong-Meang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03510819v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964105v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515347v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220366v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Griet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.developpement-durable.gouv.fr/Recherche-et-Accessibilite-tome-1.html" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719447v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/computer-science/lncs" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_80" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>