--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -1,17573 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...17521 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Jouffrais </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais (DR CNRS)Directeur de Cherchons Pour Voir, Toulouse, FRDirecteur de l'IPAL, IRL2955 (CNRS-NUS-A*STAR), Singapour</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0768-1019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15912820X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=OVUHrMAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-7317-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene-to-Audio: Distant Scene Sonification for Blind and Low Vision People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitralekha Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Ram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyas Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suranga Nanayakkara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’adaptation d’images en dessin en relief chez les transcripteurs-adaptateurs professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Vier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue interdisciplinaire sur le handicap visuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5077/journals/rihv.2025.e1886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Content Retrieval in Egocentric Videos Based on Vague Semantic Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Ablaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Estecio Marcilio-Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Xing Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (7), pp.66. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti9070066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing accessible intersection maps for people with visual impairments: an initial evaluation of a semi-automated approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Jesús Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartography and Geographic Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15230406.2023.2295043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SonicVista: Towards Creating Awareness of Distant Scenes through Sonification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitralekha Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyas Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys J.C. Matthies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suranga Nanayakkara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (2), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3659609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FlexiBoard: Tangible and Tactile Graphics for People with Vision Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti8030017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile perception of line and dotted pictograms by sighted and blind people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolane Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (4), pp.587-612. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.234.0587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Graphic-Based Teaching for Pupils with Visual Impairments: Understanding Current Practices and Co-designing an Accessible Tool with Special Education Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sorita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (ISS), pp.538-567, article 580. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3567733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displaying easily recognizable tactile pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolane Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appdev.2021.101364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ronds de texture pour illustrer les livres tactiles : observations de séances de lecture avec des enfants déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolane Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Construire une école inclusive, 177, pp.265-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Adaptation of Existing Board Games for Gamers with and without Visual Impairments using a Spatial Augmented Reality Framework for Touch Detection and Audio Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (ISS), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3488550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VibHand: On-Hand Vibrotactile Interface Enhancing Non-Visual Exploration of Digital Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward classroom experiences inclusive of students with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Metatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Benett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3289485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies pour les apprentissages spatiaux chez les personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (159), pp. 167-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatosensory-guided tool use modifies arm representation for action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Cardinali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Bertonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Finos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5517), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41928-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Cues for Improving Target Localization in Subjects with Tunnel Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Camors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue Interactive Assistive Technology, 3 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti3020026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Interaction Techniques to Help Blind People Explore Maps on Small Tactile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti3020027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BotMap: Non-Visual Panning and Zooming with an Actuated Tabletop Tangible Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4), pp.24:1-24:42. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3204460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploratory Study of the Uses of a Multisensory Map—With Visually Impaired Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mti2030036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Learning with a 3D Printed Interactive Small-Scale Model: Improvement of Space and Text Memorization in Visually Impaired Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (930), pp.10. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification of visual rendering in Simulated Prosthetic Vision facilitates navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vergnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 41 (n° 9), pp. 852-861. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aor.12868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of cognitive and perceptual loads in inattentional deafness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2016.00344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivity Improves Usability of Geographic Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.156-194. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2014.924412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocentric coding: spatial range and combination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Camors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, part A, pp.87-98. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2015.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive audio-tactile maps for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS Accessibility and Computing (ACM Digital Library)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2850440.2850441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated prosthetic vision: The benefits from computer-based object recognition and localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (7), pp.E102-E113. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aor.12476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wrist vibrations to guide hand movement and whole body navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue: Accessibility, 13 (3), pp. 19-28. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/icom.2014.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching nearby sources: comparison between real and virtual sound and visual targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.1--13. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2014.00269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map design for visually impaired people: past, present, and future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Handicap et communication, pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: augmented reality guidance system for the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Brilhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (4), pp.253-269. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-012-0213-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTIFICIAL VISION FOR THE BLIND: A BIO-INSPIRED ALGORITHM FOR OBJECTS AND OBSTACLES DETECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (04), pp.531-544. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219467810003871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic identification of raised-line drawings: high visuospatial imagers outperform low visuospatial imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 76 (5), pp.667-675. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-011-0351-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: Guidance system for the visually impaired using virtual augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, v. 24(2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/TAD-2012-0344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation and space perception assistance for the visually impaired: The NAVIG project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Brilhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.182-189. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Recognition of Emotions in Raised-Line Drawings by Congenitally Blind and Sighted Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.67-71. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2010.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Recognition of Two-Dimensional Raised-Line Patterns by Early-Blind, Late-Blind, and Blindfolded Sighted Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.224-235. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/p6527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding of shape from shading in area V4 of the macaque monkey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Arcizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.140. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-10-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of polymicrogyria in macaque monkey: impact on anatomy and function of the motor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Schmidlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Wannier-Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Beaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-10-155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-rapid categorisation in non-human primates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holle Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.485-93. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0139-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural textures classification in area V4 of the macaque monkey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Arcizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 189 (1), pp.109-20. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-008-1406-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotics Insights for the Modeling of Visually Guided Hand Movements in Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Celebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trotter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in control and information sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 357, pp.53-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-unit responses in the auditory cortex of monkeys performing a conditional acousticomotor task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Rouiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 153 (4), pp.614-627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal activity in primate striatum and pallidum related to bimanual motor actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Em Rouiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (1), pp.143-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand kinematics during reaching and grasping in the macaque monkey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Paulignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Farnè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boussaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (1-2), pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal activity related to eye-hand coordination in the primate premotor cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boussaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 128 (1), pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye position effects on the neuronal activity of dorsal premotor cortex in the macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boussaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bremmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 80 (3), pp.1132-1150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Drone Interaction for Emergency Response in Global South: Insights from Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI ’26 Workshop: Robots For Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight as Feedback: Exploring Human-Fixed-Wing Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI EA '26: Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772363.3798589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Resource-Efficient Human-Drone Interaction with Heterogeneous Multi-Drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI ’26 Workshop: MAgicS-HRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking of Safety: Drone-Based Voice Communication for Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine S Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Merritt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh, Scotland, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3757279.3785563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Descriptions: A Generative Scene2Audio Framework for Blind and Low-Vision Users to Experience Vista Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitralekha Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Ram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyas Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Barcelone, Spain. pp.1 - 23, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3791655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgestures to Perform a Situation Awareness Assistive Task in an Autonomous Vehicle: Workload, Ocular Behavior, Acceptance and Takeover Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Robot Interaction for Blind and Low Vision People: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yize Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitralekha Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tsang Ooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeSpect: Safety-First Augmented Reality Heads-up Display for Drone Inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peisen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tsang Ooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Robot Interaction for Blind and Low Vision People: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yize Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitralekha Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tsang Ooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3713438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firefighting with Drone Assistance: User Needs and Design Considerations for Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica R Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI25 Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3714172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Partial Automation in Firefighting with Drones: Trust, Take-Over, and Human-Drone Teaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandhawat Boonyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke M Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AutomationXP25: Hybrid Automation Experiences Workshop. In conjunction with ACM CHI'25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone assistant pour personnes avec déficiences visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yize Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Only Image? Exploration of Audio-visual Content Retrieval in Egocentric Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Ablaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai Xing Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la supervision au pilotage manuel : vers un contrôle flexible de flottes de drones pour la recherche et le sauvetage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorélia Latarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36eme conférence francophone sur l'interaction humain-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Vibratory You-Are-Here Mobile Maps for People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Sargsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Vancouver, BC, Canada, France. pp.624-648, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3698151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drones for all: Creating an Authentic Programming Experience for Students with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yize Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Dubucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malsha de Zoysa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suranga Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSETS '24: The 26th International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, St. John's, Newfoundland and Labrador, CA, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3663548.3688516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printed Interactive Multi-Storey Model for People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Sargsyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J-M Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 - Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI (Special Interest Group on Computer-Human Interaction), Apr 2023, Hamburg, Germany. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µGeT: Multimodal eyes-free text selection technique combining touch interaction and microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Robert Jean Faisandaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Conference on Multimodal Interaction Paris (ICMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Computer-Human Interaction, Oct 2023, Paris, France. pp.594-603, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3577190.3614131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Design Space of Assistive Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suranga Chandima Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Inami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitralekha Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHs '23: Augmented Humans Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. pp.371-373, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3582700.3582729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automated Pipeline to Produce Customizable Tactile Maps of Street Intersections for People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Jesús Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th AGILE Conference on Geographic Information Science “Spatial data for design” (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Delft, Netherlands. pp.1--8, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/agile-giss-4-29-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keep in Touch: Combining Touch Interaction with Thumb-to-Finger µGestures for People with Visual Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Faisandaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ACM International Conference on Multimodal Interaction (ICMI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2022, Bengaluru (Bangalore), India. à paraître, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3536221.3556589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une neuroprothèse visuelle interactive pour mieux percevoir l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Desvergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charvillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Handicap 2022 «Humaines et artificielles, les intelligences au service du handicap»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does switching between different renderings allow blind people with visual neuroprostheses to better perceive the environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Desvergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tsang Ooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charvillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Digital Inclusion, Assistive Technology &amp; Accessibility (ICCHP-AAATE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association ICCHP; AAATE : Association for the Advancement of Assistive Technology in Europe, Jul 2022, Lecco, Italy. pp.177-184, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35011/icchp-aaate22-p1-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685325v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile pictograms displayed on pin array tablets for blind children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolane Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Haptics Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2022, Santa Barbara, CA (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Fixations: A Behavioral Marker on How People with Visual Impairments Explore Raised-line Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021: Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2021, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensory Interactive documents for children with visual impairments: examples of pedagogical applications and users experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Tactile Reading conference (Tactile Reading 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Stockholm (digital conference), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping road crossings for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jesús Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Cartographic Conference (ICC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA : International Cartographic Association, Dec 2021, Florence, Italy. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-abs-3-127-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’utilisation de pictogrammes affichables sur des tablettes à picots rétractables pour l’illustration de livres tactiles : importance de la résolution de la tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolane Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Informationpour l’Éducation et la Formation, Jun 2021, Fribourg, Suisse. pp.348-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic space: Verbal-gestural description of place and route in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Tartas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I5th Congress of the International for the Study of Child Language (IASCL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of Child Language (IASCL), Jul 2021, Philladelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies collaboratives pour les personnes avec déficiences visuelles. État des recherches actuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Tartas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56èmes Journées Pédagogiques du GPEAA - JP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GPEAA : Groupement des professeurs et éductateurs d'aveugles et amblyopes, Bordeaux, Oct 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you've gone straight, now, you must turn left&amp;quot; - Exploring the use of a tangible interface in a collaborative treasure hunt for people with visual impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chibaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Johal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dillenbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSETS'20 : 22nd International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3373625.3417020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrotactile Feedback for Vertical 2D-space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancelot Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Visual Interfaces (AVI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Island of Ischia, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3399715.3399834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots for Inclusive Play: Co-designing an Educational Game With Visually Impaired and sighted Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Metatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Cullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '20: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Honolulu, United States. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un dispositif audio-tangible pour l’apprentissage spatial chez les enfants déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachezar Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bartolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Tartas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème conférence de l'IFRATH sur les technologies d'assistance: Technologies pour l'autonomie et l'inclusion (Handicap 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Nov 2020, Paris (en distanciel), France. pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALCOVE: An Accessible Comic Reader for People with Low Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUI '20: 25th International Conference on Intelligent User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cagliari, Italy. pp.410-418, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377325.3377510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-Synthetic Nature of Gestures in Verbal Route Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Tartas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Gesture and Speech in Interaction (GESPIN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Empirical Evaluations of Technology for People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brianna J Tomlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Metatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'Utilisation de Tablettes à Picots pour l'Illustration de Livres Tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolane Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence Handicap (Handicap 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; IFRATH : Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Accessible Interactive Audio-Tactile Drawings Using Spatial Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Thévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019, ACM International Conference on Interactive Surfaces and Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3343055.3359711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices vibrotactiles pour transmettre des informations directionnelles lors de l'exploration aveugle de graphiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.9:1-12, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366550.3372255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning space through interaction: a developmental study with sighted and visually impaired children and adult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Tartas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chibaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Developmental Psychology - ECDP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets tangibles aux cartes interactives pour se déplacer et apprendre l'espace : quelques exemples de situations d'apprentissage avec des enfants déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chibaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Objets pour apprendre, objets à apprendre : quelles pratiques enseignantes pour quels enjeux ?" (2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amiens, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Feedback for Two-Handed Exploration of Digital Maps Without Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengdong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.305-324, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29381-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Innov-Care : ruptures des parcours de soins des personnes en situation de handicap mental ou visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque de psychologie ergonomique (EPIQUE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE : Association pour la Recherche en Psychologie Ergonomique et Ergonomie, Jul 2019, Lyon, France. pp.176--184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Education Technologies: Emerging Opportunities for People with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Metatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Human-Computer Interaction (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, QC, Canada. pp.w13.1-w13.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous representation of Vista spaces: similarities and differences between sighted and blind people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vergnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hombeline Valton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Spatial Cognition (ICSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchons pour Voir: présentation du laboratoire de recherche et exemple de projet de recherche appliquée (MapSense)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Congrès de la Fédération nationale pour l'Inclusion des personnes en situation de Handicap Sensoriel et DYS en France - FISAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FISAF : Fédération nationale pour l'Inclusion des personnes en situation de Handicap Sensoriel et DYS en France, Nov 2018, Paris, France. (support électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr (Rencontres Lycéennes - Ingénieur ou scientifique un métier pour vous ?, Toulouse, 17/10/18)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Lycéennes - Ingénieur ou scientifique un métier pour vous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIY&amp;quot; Prototyping of Teaching Materials for Visually Impaired Children: Usage and Satisfaction of Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gaildrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Universal Access in Human-Computer Interaction (UAHCI 2017), held as part of HCI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.515--524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying how Visually Impaired People Explore Raised-line Diagrams to Improve the Design of Touch Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCHI Conference on Human Factors in Computing Systems (CHI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp. 550-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du langage et des représentations de l'espace chez des enfants déficients visuels : une première étude longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Kolodziej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Tartas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Colloque Reseau Interuniversitaire de Psychologie du Developpement et de l’Education (RIPSYDEVE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix en Provence, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tactile to Virtual: Using a Smartwatch to Improve Spatial Map Exploration for Visually Impaired Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.100-111, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2935334.2935342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Low-Vision Rehabilitation Professionals with “Do-It-Yourself” Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP '16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Linz, Austria. pp.61-68, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41267-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les graphiques interactifs accessibles pour les déficients visuels (Sensorialité et Handicap : Toucher pour apprendre, toucher pour communiquer, Paris, FR, 17/03/16-18/03/16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensorialité et Handicap : Toucher pour apprendre, toucher pour communiquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, FR, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Children Living with Visual Impairments in the Design Process: A case Study with Personae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CWUAAT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom. pp.23-32, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29498-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246063v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Story about Brainstorming with Visually Impaired People for Designing an Accessible Route Calculation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Reels: Construction and Exploration of Tangible Maps by Visually Impaired Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.2186-2197, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Maps for Visually Impaired Users: Shape-Changing Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2016 Workshop on Shape Changing UI (CHI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchons Pour Voir&amp;quot; : Présentation du laboratoire de recherche commun et exemples de projets de recherche appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Journées d'étude sur les nouvelles technologies dédiées aux déficients visuel 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Aveugles et Amblyopes de France, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Do-It-Yourself » : aider les professionnels spécialistes de la déficience visuelle à créer leurs propres supports pédagogiques interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence francophone bisannuelle Handicap 2016 : La recherche au service de la qualité de vie et de l’autonomie des personnes en situation de handicap (Handicap 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Jun 2016, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des interfaces tangibles et spatiales pour les déficients visuels : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.79-90, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapSense: Multi-Sensory Interactive Maps for Children Living with Visual Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance tactile à la localisation de cibles périphériques pour des personnes à vision tubulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Camors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a6, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes tactiles interactives : autonomie et collaboration autour des apprentissages spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées pédagogiques du GPEAA 2015 : Education connectée et déficience visuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GPEAA : Groupement des Professeurs et Educateurs d'Aveugles et d'Amblyopes, Oct 2015, Toulouse, France. pp.(en ligne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clavier DUCK : Utilisation d'un système de déduction de mots pour faciliter la saisie de texte sur écran tactile pour les non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Conférence francophone sur l'Interaction Homme-Machine.(IHM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d'Interaction Homme-Machine (AFIHM), Oct 2015, Toulouse, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From open geographical data to tangible maps: improving the accessibility of maps for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoVIS'15 - ISPRS Geospatial Week (GeoVIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte, France. pp. 517-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual analytics for the interpretation of fluency tests during Alzheimer evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Amieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAHC '15 Workshop on Visual Analytics in Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chicago, United States. pp.ISBN:978-1-4503-3671-0, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2836034.2836037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information au service des déficients visuels (Mardi d'Assézat du 24 Février 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie des Sciences, Inscriptions et Belles Lettres de Toulouse - Mardis d'Assézat de 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les neuroprothèses visuelles basse-résolution sont-elles utilisables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées NeuroSTIC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions non-visuelles pour faciliter le rendu d’une séquence d’informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w11, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance tactile à la localisation de cibles périphériques pour des personnes à vision tubulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Camors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2015 27ème Conférence Francophone sur l’interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayfinding with simulated prosthetic vision: performance comparison with regular and structure-enhanced rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vergnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme reunion annuelle de l’ITMO Technologies pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated Prosthetic Vision: Improving text accessibility with retinal prostheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society Conference - EMBC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp. 1719-1722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waypoints validation strategies in assisted navigation for visually impaired pedestrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs - ICCHP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp. 92-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies d'assistance pour la qualité de vie et l'autonomie des déficients visuels (TAVIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Congres francophone HANDICAP (HANDICAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp. 307-3011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayfinding with Simulated Prosthetic Vision: Performance comparison with regular and structure-enhanced renderings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vergnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society Conference - EMBC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp. 2585-2588, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité augmentée au service de la perception spatiale des déficients visuels (Perception augmentée et multimodale, ISCC, Paris, 15/01/14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ColloquePerception augmentée et multimodale 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences de la communication du CNRS, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de présentation d'informations spatiales en mobilité pour l'aide à la navigation chez les non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème réunion annuelle de l'ITMO Technologies pour la santé 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO - ITS : Instituts thématiques multi-organismes - Technologies pour la santé, Oct 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Maps Exploration trough Kernel Density Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VIS Workshop Visualizing Electronic Health Record Data (EHRVis 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Maryland; Vienna University of Technology, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Gestural Interaction Accessible to Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, EuroHaptics 2014, Versailles, France, June 24-26, 2014, Proceedings, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Versailles, France. http://link.springer.com/chapter/10.1007/978-3-662-44196-1_6, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'interactions sur dispositifs mobiles pour l'aide à l'orientation chez les non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes interactives multimodales pour l'assistance aux apprentissages spatiaux chez les déficients visuels (conférencier invité) (Journée du CLLE-LTC, Toulouse, 07/01/14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CLLE-LTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Toulouse, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG: NVI (non-visual interaction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun K. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.2513-2516, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2468818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human faces detection and localization with simulated prosthetic vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vergnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI International Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM: Association for Computing Machinery - Special Interest Group on Computer-Human Interaction, Apr 2013, Paris, France. pp.61-66, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2468356.2468368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUCK : a deDUCtive Keyboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Mobile Accessibility (MOBACC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de techniques d'exploration interactives non visuelles pour les cartes géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin'touch: understanding how visually impaired people explore tactile maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, United States. pp.2471 - 2476, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2223821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Blind People with Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Accessibility for Pervasive Computing (Pervasive 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Geographic Information System facilitating navigation of Visually Impaired users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial navigation with a simulated prosthetic vision in a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vergnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NeuroComp/KEOpS’12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching to Sound Accuracy in the Peri-personal Space of Blind and Sighted Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs (ICCHP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Linz, Austria. pp.636-643, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31534-3_93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Artificial Vision and GPS to Improve Blind Pedestrian Positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Brilhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 4th IFIP International Conference on New Technologies, Mobility and Security (NTMS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Better Guidance in Wearable Electronic Orientation Aids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.624-627, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils de conception participative avec des utilisateurs non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2010, 22ème Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Sep 2010, Luxembourg, Luxembourg. pp 65-72, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1941007.1941017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route selection algorithm for blind pedestrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Automation and Systems (ICCAS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Gyeonggi-do, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of multimodal maps for blind people: why and how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS '10 - ACM International Conference on Interactive Tabletops and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saarbruecken, Germany. pp.247-248, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1936652.1936699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robotics approach for interpreting the gaze-related modulation of the activity of premotor neurons during reaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Halgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Celebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Biomedical Robotics and Biomechatronics (BioRob 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.728-733, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5626887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: Navigation assisted by artificial vision and GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multimodal Location Based Techniques for Extreme Navigation @ Pervasive 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Helsinki, Finland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an assistive device for the blind based on object localization and augmented auditory reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 10th international ACM SIGACCESS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Halifax, Canada. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1414471.1414529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces cerveau-machine: fondements, technologies et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GT Micro et Nanosystèmes pour la chimie et les sciences du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale de Ysilex, un outil d'aide à la lecture pour les personnes dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaddheay Ong-Meang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER 2007, 22ème Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets tangibles aux cartes interactives pour se déplacer et apprendre l’espace : deux exemples auprès d’un public déficient visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chibaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachezar Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Bisault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets pour apprendre, objets à apprendre 2 : quelles pratiques enseignantes pour quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Éditions, 2023, Éducation, 978-1-78405-894-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Report: From Tangible Objects to Interactive Maps for Moving Around and Learning an Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chibaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachezar Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Bisault; Roselyne Le Bourgeois; Jean-François Thémines; Mickaël Le Mentec; Céline Chauvet-Chanoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objects to Learn About and Objects for Learning 2 : Which Teaching Practices for Which Issues?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (chapter 5), </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-110, 2022, Science, Society and New Technologies Series - Education Set, 978-1786307743. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119902461.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible Interactive Maps for Visually Impaired Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edwige Pissaloux; Ramiro Velazquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility in Visually Impaired People - Fundamentals and ICT Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.537-584, 2017, 978-3-319-85394-9. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes tactiles interactives pour améliorer l’accessibilité des données spatiales pour les déficients visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Griet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Accessibilité – tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegation ministerielle a l'accessibilité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and User Satisfaction of Interactive Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miesenberger; K.; Karshmer; A.; Penaz; P.; Zagler; W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.544-551, 2012, Lecture Notes in Computer Science, Volume 7383, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31534-3_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId427"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17628,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51E57DB8"/>
+    <w:nsid w:val="E208F51F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17859,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-jouffrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0768-1019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15912820X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7317-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitralekha Gupta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Ram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyas Sridhar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Nanayakkara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Vier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2025.e1886" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ablaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Estecio Marcilio-Jr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Xing Ng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti9070066" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Jiang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2023.2295043" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys J.C. Matthies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3659609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8030017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Mascle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.234.0587" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03872982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sorita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567733" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766502v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appdev.2021.101364" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03405986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Th&#233;vin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rodier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3488550" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Metatla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thieme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Benett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3289485" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Cardinali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bertonati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41928-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Camors" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Appert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204460" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Giraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00930" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergnieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12868" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giraudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tremblay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00344" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.924412" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2850440.2850441" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guivarch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12476" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cottereau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.02.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153779v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom.2014.0026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780479v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00269" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099497v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0213-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D17HTWKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dramas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467810003871" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926529v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-011-0351-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB026B47C24E6E6568AE251B11BA157265815F85/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789781v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dramas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gutierrez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kammoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-2012-0344" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2010.58" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6527" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arcizet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-10-140" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926537v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmidlin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Freund" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Wannier-Morino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Beaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-10-155" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holle Kirchner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0139-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1KZMGQX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1406-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FV6X35HX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Celebrini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trotter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189998v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durif" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Rouiller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wannier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Rouiller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654880v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Roy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Paulignan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farn&#232;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boussaoud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190862v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bremmer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578628v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandhawat Boonyard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Brock" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772363.3798589" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578712v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578687v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine S Johansen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Merritt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757279.3785563" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598965v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791655" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302492v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lacroux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent Paubel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042442v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yize Wei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rocher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713438" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04963852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3714172" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039610v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907558v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peisen Xu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302336v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302445v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294783v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;lia Latarche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765720" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797105v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Sargsyan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3698151" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797107v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Dubucq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malsha de Zoysa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3663548.3688516" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353214v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Robert Jean Faisandaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614131" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249596v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581304" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039617v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Chandima Nanayakkara" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Inami" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Huber" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3582700.3582729" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250236v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-4-29-2023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Faisandaz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556589" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685325v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desvergnes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35011/icchp-aaate22-p1-23" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672220v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538320v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125825v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484068v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-3-127-2021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136004v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445578" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290064v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511022v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fibigerova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013094v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377325.3377510" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511032v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921663v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chibaudel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3417020" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Dupont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3399834" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926484v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Cullen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376270" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna J Tomlinson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376749" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921414v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02296003v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359711" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544543v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengdong Zhao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29381-9_19" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381593v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372255" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976645v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891728v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502620v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fissot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thecle Alix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124416v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Kane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279423v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hombeline Valton" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033978v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033979v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809355v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giraud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaildrat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787424v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873761v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926512v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935342" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246063v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29498-8_3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926515v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926520v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858058" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926509v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41267-2_9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155040v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165019v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159045v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383800v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004128" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263056v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218603v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820625" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332270v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198259v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218748v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussille" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820638" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190223v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305917v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lhuillier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2836034.2836037" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198261v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219094v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825013" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282065v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926552v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147261v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390847v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150335v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944151" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230719v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147318v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260598v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522067v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078030v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137237v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220759v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166958v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Guerreiro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K. Kane" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468818" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926546v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468368" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212866v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099504v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jonin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099506v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223821" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926574v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jorge" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926576v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926548v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926583v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_93" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926585v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721061" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597024v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_98" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940952v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941017" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099507v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936699" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526191v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Halgand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5626887" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926588v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789737v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorpe" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780576v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1414471.1414529" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190879v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01079129v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaddheay Ong-Meang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03510819v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964105v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515347v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220366v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Griet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.developpement-durable.gouv.fr/Recherche-et-Accessibilite-tome-1.html" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719447v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/computer-science/lncs" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_80" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-jouffrais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0768-1019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15912820X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=OVUHrMAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7317-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitralekha Gupta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Ram" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyas Sridhar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Nanayakkara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719849" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Vier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2025.e1886" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05176465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ablaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Estecio Marcilio-Jr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Xing Ng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti9070066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Jiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2023.2295043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys J.C. Matthies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3659609" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti8030017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Mascle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.234.0587" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03872982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sorita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567733" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766502v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appdev.2021.101364" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03405986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Th&#233;vin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rodier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3488550" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Metatla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thieme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Benett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3289485" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Cardinali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bertonati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Finos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41928-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Camors" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Appert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti3020027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204460" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Giraud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00930" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692744v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergnieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12868" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giraudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tremblay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00344" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.924412" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387829v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cottereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2015.02.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2850440.2850441" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guivarch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12476" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/icom.2014.0026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00269" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099497v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0213-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D17HTWKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926535v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dramas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorpe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467810003871" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-011-0351-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB026B47C24E6E6568AE251B11BA157265815F85/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dramas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gutierrez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kammoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-2012-0344" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2010.58" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926532v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6527" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438722v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arcizet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-10-140" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926537v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmidlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Freund" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Wannier-Morino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Beaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-10-155" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holle Kirchner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0139-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1KZMGQX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1406-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FV6X35HX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181619v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Celebrini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trotter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189998v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Rouiller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wannier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Rouiller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Paulignan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farn&#232;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boussaoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190862v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bremmer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578687v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandhawat Boonyard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Brock" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772363.3798589" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578712v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457600v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine S Johansen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Merritt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757279.3785563" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598965v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791655" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lacroux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent Paubel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yize Wei" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rocher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peisen Xu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042442v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713438" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04963852v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3714172" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039610v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302445v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294783v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;lia Latarche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765720" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797105v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Sargsyan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3698151" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797107v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Dubucq" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malsha de Zoysa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3663548.3688516" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249596v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J-M Mac&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581304" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Robert Jean Faisandaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614131" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039617v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Chandima Nanayakkara" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Inami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Huber" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3582700.3582729" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250236v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-4-29-2023" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778999v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Faisandaz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556589" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672220v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desvergnes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685325v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35011/icchp-aaate22-p1-23" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136004v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445578" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125825v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484068v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-3-127-2021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290064v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511022v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fibigerova" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013094v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921663v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chibaudel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3417020" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926466v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Dupont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3399834" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926484v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Cullen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376270" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926462v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachezar Dimitrov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bartolucci" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926455v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377325.3377510" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03511032v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437881v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna J Tomlinson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376749" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921414v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02296003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359711" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381593v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372255" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976645v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891728v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544543v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengdong Zhao" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29381-9_19" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502620v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fissot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thecle Alix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124416v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Kane" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279423v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hombeline Valton" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033978v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033979v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giraud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaildrat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787424v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873761v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926512v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935342" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926509v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41267-2_9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155040v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246063v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29498-8_3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926520v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858058" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926515v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165019v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159045v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383800v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004128" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263056v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218603v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820625" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198259v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218748v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussille" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820638" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332270v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01305917v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lhuillier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Amieva" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2836034.2836037" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190223v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198261v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219094v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282065v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926552v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147261v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147318v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390847v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150335v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944151" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230719v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260598v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522067v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078030v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137237v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220759v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166958v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Guerreiro" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K. Kane" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468818" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926546v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2468356.2468368" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212866v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099504v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jonin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099506v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223821" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926574v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Jorge" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926576v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926548v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926583v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_93" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926585v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721061" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597024v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_98" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940952v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941017" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926588v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099507v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936699" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526191v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Halgand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5626887" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789737v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorpe" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780576v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1414471.1414529" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190879v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01079129v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaddheay Ong-Meang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03510819v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03964105v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902461.ch5" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515347v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_17" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220366v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Griet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.developpement-durable.gouv.fr/Recherche-et-Accessibilite-tome-1.html" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719447v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/computer-science/lncs" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_80" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>