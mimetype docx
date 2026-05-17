--- v0 (2026-03-21)
+++ v1 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Journeau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-journeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5880-355X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation of a Solid Material by High Temperature Liquid Jet Impingement: An Application to Corium Jet Impingement on a Sfr Core-Catcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gradeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Gaus-Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Fluhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Engineering and Radiation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.11308. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an agglomeration model for CFD simulations of aerosol dispersion in the frame of Fukushima fuel debris retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (6), pp.690-703. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223131.2020.1862717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of chemical composition and particle size distribution of aerosols released during laser cutting of fuel debris simulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Suteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.103872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’instrumentation de mesure déportée œuvre à l’amélioration de la surveillance du bâtiment réacteur des centrales nucléaires en cas d’accident grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ricque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bourbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1-4), pp.183-211. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/i2m.16.1-4.183-211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional interaction of oxidic corium with concretes: The VULCANO VB test series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Piluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Haquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boccaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Saldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (10), pp.1597-1613. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2009.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02079349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol characterization during laser cutting of stainless-steels for underwater, air and nitrogen conditions in the framework of LD-SAFE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Guevar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEM 2024 - International Conference on Decommissioning Challenges: Role and importance of innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEN - Société Française d'Énergie Nucléaire, May 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04873814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne particle characterization during mechanical cutting operations of prototypic fuel debris simulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Workshop on Fukushima-Daiichi Decommissioning Research 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan Society of Mechanical Engineers - JSME; Atomic Energy Society of Japan - AESJ, Oct 2024, Naraha, Fukushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04692904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Aerosols Emitted during Core Boring of Prototypic Fukushima Daiichi Fuel Debris Simulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on advances in nuclear power plants - ICAPP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korean Nuclear Society (KNS); American Nuclear Society (ANS), Apr 2023, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04733210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assessment of the risk of aerosol dispersion during laser cutting operations of fuel debris in the 1F2 reactor pedestal and the intended strategies in terms of mitigation means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDR2022 : International Topical Workshop on Fukushima Decommissioning Research 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JSME (Japan Society of Mechanical Engineers), AESJ (Atomic Energy Society of Japan), University of Tokyo, Oct 2022, Nahara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03960324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of prototypic corium sample simulating fukushima daiichi unit 2 lower head composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Guevar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th European Review Meeting on Severe Accident Research (ERMSAR2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERMSAR, May 2022, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04734791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an agglomeration model for CFD simulations of aerosol dispersion in the frame of Fukushima fuel debris retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Workshop on Fukushima Decommissioning Research, FDR2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, NARAHA, Japan. pp.690-703, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223131.2020.1862717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation de la composition chimique des aerosols issus de la decoupe laser de simulants du corium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2020, CFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature ramps for severe accident instrumentation in nuclear reactor cavity concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Haquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMMI 2020 - OECD/NEA Specialist Workshop on Advanced Measurement Method and Instrumentation for enhancing Severe Accident Management in an NPP addressing Emergency, Stabilization and Long-term Recovery Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD; NEA, Dec 2020, Fukushima, Japan. pp.270-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03955109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long length SPNDs and Distributed Optical Fiber Sensors for Severe Accident remote monitoring and their contribution to Nuclear Safety in the post-Fukushima context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Makil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bourbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMMI 2020 - OECD/NEA Specialist Workshop on Advanced Measurement Method and Instrumentation for enhancing Severe Accident Management in an NPP addressing Emergency, Stabilization and Long-term Recovery Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD/NEA, Dec 2020, Fukushima, Japan. pp.138-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03324457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à fibres optiques répartis pour la surveillance du corium en cas d'accident grave de réacteur nucléaire avec percement de la cuve : le projet ANR RSNR DISCOMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rougeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2019 - 39e Journées Nationales d’Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, Jul 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04094221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosols released during the laser cutting of a Fukushima Daiichi debris simulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Testud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9TH European Review Meeting on Severe Accident Research (ERMSAR2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02023046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of agglomeration model for CFD simulations of aerosol dispersion during Fukushima fuel debris retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Roulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Workshop on Fukushima Decommissioning Research - FDR2019 FDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Naraha, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération du corium des réacteurs de Fukushima Dai-ichi : efficacité d'épuration des aérosols produits lors de la découpe au laser sous eau de simulants de corium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Roulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental R&D program associated with the corium jet impingement on the ASTRID core catcher sacrificial material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gradeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Suteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corium de Fukushima Daiichi : formation, état actuel et R&D en vue de sa récupération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Roulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of aerosol emission and dispersion during the laser cutting of fukushima fuel debris simulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26thInternational Conference on Nuclear Engineering (ICONE - 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICONE26-81531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of x-ray radioscopy for phase topology estimationduring corium sodium interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifali Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassiaut-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Zabiego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Nuclear Engineering (ICONE - 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricating Fukushima Daiichi in-vessel and ex-vessel fuel debris simulants for the development and qualification of laser cutting technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monerris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Review Meeting on Severe Accident Research - ERMSAR-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCOMS: DIstributed Sensing for COrium Monitoring and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rougeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Makil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANSMART 2015: International Conference on Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02151741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing of Uranium Dioxide an Hafnium at high temperature. Potential application to mitigate criticallity risks in fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuMat 2014 - The Nuclear Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clearwater Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02875144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Nuclear Thermodynamic Database Validated and Applicable in Severe Accident Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bremaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barrachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisa-2003, Symposium on EU Research on Severe Accidents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Nov 2003, Luxembourg, Netherlands. pp.ISBN : 92-894-7803-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Nuclear Thermodynamic Database Validated and Applicable in Severe Accident Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bremaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barrachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisa-2001, Symposium on EU Research on Severe Accidents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Dec 2001, Luxembourg, Netherlands. pp.ISBN : 92-894-3455-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed corium monitoring in case of severe accident in a Nuclear Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ricque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bourbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étalement du Corium : Hydrodynamique, Rhéologie et Solidification d'un Bain d'Oxydes à Haute Température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université d'Orléans, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des essais en matériaux prototypiques sur la plate-forme PLINIUS à l'étude des accidents graves de réacteurs nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université d'Orléans, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Journeau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-journeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5880-355X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=zJZ7zJ4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation of a Solid Material by High Temperature Liquid Jet Impingement: An Application to Corium Jet Impingement on a Sfr Core-Catcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gradeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Gaus-Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Fluhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Engineering and Radiation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.11308. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an agglomeration model for CFD simulations of aerosol dispersion in the frame of Fukushima fuel debris retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (6), pp.690-703. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223131.2020.1862717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of chemical composition and particle size distribution of aerosols released during laser cutting of fuel debris simulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Suteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.103872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’instrumentation de mesure déportée œuvre à l’amélioration de la surveillance du bâtiment réacteur des centrales nucléaires en cas d’accident grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ricque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bourbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1-4), pp.183-211. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/i2m.16.1-4.183-211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional interaction of oxidic corium with concretes: The VULCANO VB test series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Piluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Haquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boccaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Saldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (10), pp.1597-1613. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2009.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02079349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol characterization during laser cutting of stainless-steels for underwater, air and nitrogen conditions in the framework of LD-SAFE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Guevar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEM 2024 - International Conference on Decommissioning Challenges: Role and importance of innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEN - Société Française d'Énergie Nucléaire, May 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04873814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne particle characterization during mechanical cutting operations of prototypic fuel debris simulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Workshop on Fukushima-Daiichi Decommissioning Research 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan Society of Mechanical Engineers - JSME; Atomic Energy Society of Japan - AESJ, Oct 2024, Naraha, Fukushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04692904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Aerosols Emitted during Core Boring of Prototypic Fukushima Daiichi Fuel Debris Simulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on advances in nuclear power plants - ICAPP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korean Nuclear Society (KNS); American Nuclear Society (ANS), Apr 2023, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04733210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assessment of the risk of aerosol dispersion during laser cutting operations of fuel debris in the 1F2 reactor pedestal and the intended strategies in terms of mitigation means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDR2022 : International Topical Workshop on Fukushima Decommissioning Research 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JSME (Japan Society of Mechanical Engineers), AESJ (Atomic Energy Society of Japan), University of Tokyo, Oct 2022, Nahara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03960324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of prototypic corium sample simulating fukushima daiichi unit 2 lower head composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Guevar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th European Review Meeting on Severe Accident Research (ERMSAR2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERMSAR, May 2022, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04734791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an agglomeration model for CFD simulations of aerosol dispersion in the frame of Fukushima fuel debris retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Workshop on Fukushima Decommissioning Research, FDR2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, NARAHA, Japan. pp.690-703, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223131.2020.1862717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation de la composition chimique des aerosols issus de la decoupe laser de simulants du corium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2020, CFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature ramps for severe accident instrumentation in nuclear reactor cavity concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Haquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMMI 2020 - OECD/NEA Specialist Workshop on Advanced Measurement Method and Instrumentation for enhancing Severe Accident Management in an NPP addressing Emergency, Stabilization and Long-term Recovery Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD; NEA, Dec 2020, Fukushima, Japan. pp.270-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03955109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long length SPNDs and Distributed Optical Fiber Sensors for Severe Accident remote monitoring and their contribution to Nuclear Safety in the post-Fukushima context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Makil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bourbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMMI 2020 - OECD/NEA Specialist Workshop on Advanced Measurement Method and Instrumentation for enhancing Severe Accident Management in an NPP addressing Emergency, Stabilization and Long-term Recovery Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD/NEA, Dec 2020, Fukushima, Japan. pp.138-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03324457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs à fibres optiques répartis pour la surveillance du corium en cas d'accident grave de réacteur nucléaire avec percement de la cuve : le projet ANR RSNR DISCOMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rougeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2019 - 39e Journées Nationales d’Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, Jul 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04094221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosols released during the laser cutting of a Fukushima Daiichi debris simulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Testud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9TH European Review Meeting on Severe Accident Research (ERMSAR2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02023046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of agglomeration model for CFD simulations of aerosol dispersion during Fukushima fuel debris retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Roulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Workshop on Fukushima Decommissioning Research - FDR2019 FDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Naraha, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corium de Fukushima Daiichi : formation, état actuel et R&D en vue de sa récupération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Roulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental R&D program associated with the corium jet impingement on the ASTRID core catcher sacrificial material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gradeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Suteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération du corium des réacteurs de Fukushima Dai-ichi : efficacité d'épuration des aérosols produits lors de la découpe au laser sous eau de simulants de corium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Roulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of aerosol emission and dispersion during the laser cutting of fukushima fuel debris simulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chagnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26thInternational Conference on Nuclear Engineering (ICONE - 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICONE26-81531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of x-ray radioscopy for phase topology estimationduring corium sodium interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifali Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cassiaut-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Zabiego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Nuclear Engineering (ICONE - 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricating Fukushima Daiichi in-vessel and ex-vessel fuel debris simulants for the development and qualification of laser cutting technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monerris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Review Meeting on Severe Accident Research - ERMSAR-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCOMS: DIstributed Sensing for COrium Monitoring and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rougeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Makil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANSMART 2015: International Conference on Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02151741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing of Uranium Dioxide an Hafnium at high temperature. Potential application to mitigate criticallity risks in fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuMat 2014 - The Nuclear Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clearwater Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02875144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Nuclear Thermodynamic Database Validated and Applicable in Severe Accident Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bremaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barrachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisa-2003, Symposium on EU Research on Severe Accidents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Nov 2003, Luxembourg, Netherlands. pp.ISBN : 92-894-7803-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Nuclear Thermodynamic Database Validated and Applicable in Severe Accident Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Bremaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barrachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisa-2001, Symposium on EU Research on Severe Accidents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Commission, Dec 2001, Luxembourg, Netherlands. pp.ISBN : 92-894-3455-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed corium monitoring in case of severe accident in a Nuclear Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ricque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bourbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étalement du Corium : Hydrodynamique, Rhéologie et Solidification d'un Bain d'Oxydes à Haute Température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université d'Orléans, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des essais en matériaux prototypiques sur la plate-forme PLINIUS à l'étude des accidents graves de réacteurs nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Journeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université d'Orléans, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00343657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01140C6A"/>
+    <w:nsid w:val="3400C31C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-journeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5880-355X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03312388v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gradeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Gaus-Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Fluhrer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051448" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chagnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Journeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223131.2020.1862717" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dazon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Suteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.103872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouill&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ricque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bourbotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Hamrita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.16.1-4.183-211" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02079349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piluso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boccaccio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saldo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2009.07.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW96C508-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04873814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Leblois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Guevar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04692904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berlemont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04733210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03960324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04734791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Domenger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03955109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Denoix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03324457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jouvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04094221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouvin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rougeault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheymol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02023046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Zanini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Excoffier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Testud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Serre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICONE26-81531" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifali Singh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassiaut-Louis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zabiego" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418118v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monerris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tormos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brissonneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02151741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheymol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouquart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allegri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bremaecker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deffort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froment" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ricque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meziani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-journeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5880-355X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=zJZ7zJ4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03312388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoanet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gradeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Gaus-Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Fluhrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051448" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chagnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Journeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223131.2020.1862717" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dazon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Suteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.103872" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ricque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bourbotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Hamrita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.16.1-4.183-211" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02079349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piluso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boccaccio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saldo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2009.07.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW96C508-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04873814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Leblois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Guevar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04692904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berlemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04733210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03960324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04734791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Domenger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03955109v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Denoix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03324457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jouvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04094221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouvin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rougeault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheymol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02023046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Zanini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Excoffier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Testud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Serre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098299v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICONE26-81531" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifali Singh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassiaut-Louis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zabiego" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monerris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tormos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brissonneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02151741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheymol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02875144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouquart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allegri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Bremaecker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deffort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froment" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01903140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ricque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meziani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00343657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>