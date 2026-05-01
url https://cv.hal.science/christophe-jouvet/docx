--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -100,347 +100,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photofragmentation and electron detachment of aromatic phosphonate, sulfonate and phosphate oxyanions</w:t>
+                <w:t xml:space="preserve">Non-destructive detection of large molecules without mass limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+                <w:t xml:space="preserve">Adrien Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto Marceca</w:t>
+                <w:t xml:space="preserve">Jofre Pedregosa-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Dedonder</w:t>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaure Carvin</w:t>
+                <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 75 (3), </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (18), pp.184203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00094-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0046693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169735v1</w:t>
+                <w:t xml:space="preserve">hal-03133670v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive detection of large molecules without mass limitation</w:t>
+                <w:t xml:space="preserve">Photofragmentation and electron detachment of aromatic phosphonate, sulfonate and phosphate oxyanions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Poindron</w:t>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jofre Pedregosa-Gutierrez</w:t>
+                <w:t xml:space="preserve">Ernesto Marceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Knoop</w:t>
+                <w:t xml:space="preserve">Isaure Carvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Champenois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154 (18), pp.184203. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0046693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133670v2</w:t>
+                <w:t xml:space="preserve">hal-03169735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the N atom position on the excited state photodynamics of protonated azaindole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Marceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dedonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witchaya Phasayavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -504,90 +504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the N atom and its position on electron photodetachment of deprotonated indole and azaindole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Marceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -781,64 +781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiko Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuhei Ohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaaki Fujii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1144,64 +1144,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient photochemistry of coronene:water complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1402,546 +1402,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced water splitting in pyridine water clusters</w:t>
+                <w:t xml:space="preserve">Hydrogen bonds vs. π-stacking interactions in the p-aminophenol⋯p-cresol dimer: an experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Esteves-López</w:t>
+                <w:t xml:space="preserve">Carolina Capello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Coussan</w:t>
+                <w:t xml:space="preserve">Federico Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">, 2016, 18 (45), pp.31260-31267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp04398d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cp06352g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358389v1</w:t>
+                <w:t xml:space="preserve">hal-01393749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-radiative processes in protonated diazines, pyrimidine bases and an aromatic azine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twisted Intramolecular Charge Transfer in Protonated Amino Pyridine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satchin Soorkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo A. Pino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Satchin Soorkia</w:t>
+                <w:t xml:space="preserve">Patrice Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP01345G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (3797), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b03510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346414v1</w:t>
+                <w:t xml:space="preserve">hal-01346468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twisted Intramolecular Charge Transfer in Protonated Amino Pyridine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Satchin Soorkia</w:t>
+                <w:t xml:space="preserve">Photoinduced water splitting in pyridine water clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Esteves-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (3797), </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b03510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cp04398d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346468v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen bonds vs. π-stacking interactions in the p-aminophenol⋯p-cresol dimer: an experimental and theoretical study</w:t>
+                <w:t xml:space="preserve">Non-radiative processes in protonated diazines, pyrimidine bases and an aromatic azine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Capello</w:t>
+                <w:t xml:space="preserve">Gustavo A. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Hernández</w:t>
+                <w:t xml:space="preserve">Géraldine Feraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satchin Soorkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18 (45), pp.31260-31267. </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp06352g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP01345G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393749v1</w:t>
+                <w:t xml:space="preserve">hal-01346414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication: UV photoionization of cytosine catalyzed by Ag+</w:t>
               </w:r>
@@ -1979,51 +1979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías Berdakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 143, pp.041103-1. </w:t>
@@ -2061,77 +2061,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electronic spectra of protonated PANH molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, A79, pp.577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2299,77 +2299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited state of protonated benzene and toluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Esteves-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 143, pp.074303-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2531,291 +2531,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited States of Proton-bound DNA/RNA Base Homo-dimers: Pyrimidines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV photodissociation spectroscopy of cryogenic cooled gas phase host-guest complex ions of crown ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Berdakin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Yoshiya Inokuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeharu Haino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Sekiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumiya Morishima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dedonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp505756a⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (29), pp.25925-25934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP01960E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164700v1</w:t>
+                <w:t xml:space="preserve">hal-01199737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV photodissociation spectroscopy of cryogenic cooled gas phase host-guest complex ions of crown ethers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ryo Sekiya</w:t>
+                <w:t xml:space="preserve">Excited States of Proton-bound DNA/RNA Base Homo-dimers: Pyrimidines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumiya Morishima</w:t>
+                <w:t xml:space="preserve">Matias Berdakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Dedonder</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A. Pino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (29), pp.25925-25934. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, 6, pp.2219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP01960E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp505756a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199737v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited State Dynamics of Protonated Phenylalanine and Tyrosine: Photo-Induced Reactions Following Electronic Excitation</w:t>
               </w:r>
@@ -2827,64 +2827,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2929,1295 +2929,1295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV photofragmentation dynamics of protonated cystine: disulfide bond rupture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Frantzen</w:t>
+                <w:t xml:space="preserve">Development of Ultraviolet-Ultraviolet Hole-Burning Spectroscopy for Cold Gas-Phase Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiya Inokuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeharu Haino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5 (7), pp.1110-1116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz500158j⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 5 (7), pp.1236-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz500478w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062495v1</w:t>
+                <w:t xml:space="preserve">hal-01009690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Ag+ on the Excited State Properties of Gas Phase (Cytosine)2Ag+ Complex: Electronic Transition and Estimated Lifetime</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast Nonradiative Decay in o‑Aminophenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela C. Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun-Ichi Ishiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woon Y. Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaaki Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz5009455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (11), pp.2056-2062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp411457v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009683v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited states of protonated DNA/RNA bases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photofragmentation spectroscopy of cold protonated aromatic amines in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jouvet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satchin Soorquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, in press. </w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CP00742E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3CP54736A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968512v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and vibrational spectra of protonated benzaldehyde-water clusters, [BZ-(H2O)n≤5]H+: evidence for ground-state proton transfer to solvent for n ≥ 3.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV photofragmentation dynamics of protonated cystine: disulfide bond rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satchin Soorkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dehon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otto Dopfer</w:t>
+                <w:t xml:space="preserve">Mélanie Pedrazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Patzer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Reza Omidyan</w:t>
+                <w:t xml:space="preserve">Emilie Frantzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4869341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (7), pp.1110-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz500158j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063390v1</w:t>
+                <w:t xml:space="preserve">hal-01062495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-fragmentation spectroscopy of benzylium and 1-phenylethyl cations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Ag+ on the Excited State Properties of Gas Phase (Cytosine)2Ag+ Complex: Electronic Transition and Estimated Lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Berdakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Dedonder</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A. Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4858409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, 2295-2301 Reprinted (adapted) with permission from Journal of Physical Chemistry Letters. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz5009455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941914v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: Identification of daughter ions through their electronic spectroscopy at low temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excited states of protonated DNA/RNA bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Berdakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Dedonder</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A. Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4896981⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP00742E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070982v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Method for Double-Resonance Spectroscopy in a Cold Quadrupole Ion Trap and Its Application to UV-UV Hole-Burning Spectroscopy of Protonated Adenine Dimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic and vibrational spectra of protonated benzaldehyde-water clusters, [BZ-(H2O)n≤5]H+: evidence for ground-state proton transfer to solvent for n ≥ 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Dopfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Patzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamik Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyuk Kang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivan Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Omidyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz5012466⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (12), pp.124314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4869341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061499v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photofragmentation spectroscopy of cold protonated aromatic amines in the gas phase</w:t>
+                <w:t xml:space="preserve">Photo-fragmentation spectroscopy of benzylium and 1-phenylethyl cations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Broquier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satchin Soorkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Dedonder</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140, pp.024302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3CP54736A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4858409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920405v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Ultraviolet-Ultraviolet Hole-Burning Spectroscopy for Cold Gas-Phase Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication: Identification of daughter ions through their electronic spectroscopy at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Dedonder</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (7), pp.1236-1240. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.131101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz500478w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4896981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009690v1</w:t>
+                <w:t xml:space="preserve">hal-01070982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Nonradiative Decay in o‑Aminophenol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Method for Double-Resonance Spectroscopy in a Cold Quadrupole Ion Trap and Its Application to UV-UV Hole-Burning Spectroscopy of Protonated Adenine Dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woon Y. Sohn</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyuk Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (11), pp.2056-2062. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (7), pp.2760-2764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp411457v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jz5012466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965863v1</w:t>
+                <w:t xml:space="preserve">hal-01061499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual behavior in the first excited state lifetime of catechol</w:t>
               </w:r>
@@ -4255,51 +4255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun-Ichi Ishiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dedonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (22) (22), pp.3819. </w:t>
@@ -4331,274 +4331,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast excited state dynamics in the isolated 7-azaindole-phenol H-bonded complex</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental Observation and Quantum Chemical Characterization of the S1 ← S0 Transition of Protonated Naphthalene-Argon Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Patzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustavo A. Pino</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Dopfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4789426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.9785−9793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp312581v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915283v1</w:t>
+                <w:t xml:space="preserve">hal-00965901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation and Quantum Chemical Characterization of the S1 ← S0 Transition of Protonated Naphthalene-Argon Clusters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fast excited state dynamics in the isolated 7-azaindole-phenol H-bonded complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela C. Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Otto Dopfer</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A. Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117, pp.9785−9793. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (5), pp.054304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp312581v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4789426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965901v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Mechanisms of Nonradiative Deactivation in Model Peptides Following Photoexcitation of a Phenylalanine Residue</w:t>
               </w:r>
@@ -4610,51 +4610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momir Mališ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Loquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himansu S. Biswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,90 +4718,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microhydration effects on the electronic spectra of protonated polycyclic aromatic hydrocarbons: [naphthalene-(H2O)n = 1,2]H+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dedonder-Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minho Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4852,103 +4852,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the charge-transfer state in the electronic absorption of protonated hydrocarbon molecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Marceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (49), pp.17483-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4982,103 +4982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of protonation on the electronic structure of aromatic molecules: naphthaleneH+.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Omidyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dedonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Dopfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (43), pp.14456-8. </w:t>
@@ -5128,103 +5128,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protonated benzene dimer: an experimental and ab initio study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamik Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Omidyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iben B Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dedonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (31), pp.11091-7. </w:t>
@@ -5314,51 +5314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Fayeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128, pp.164302</w:t>
@@ -5426,51 +5426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dedonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desfrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5617,51 +5617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satchin Soorkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Conference on Light and Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5718,90 +5718,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry of PAH in water ice and of PAH:water complexes. Reaction mechanisms and astrophysical implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5843,90 +5843,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry of water:PAH complexes and ice mixtures: the role of molecular orientation in reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6026,51 +6026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble Jennifer Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedonder-Lardeux Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry of Cold Gas-Phase Functional Molecules and Clusters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, 2019, 978-981-13-9371-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6136,103 +6136,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the charge transfer state in the electronic absorption of protonated hydrocarbon molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Broquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Marceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6419,51 +6419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Marceca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Carvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00094-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133670v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poindron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witchaya Phasayavan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burapat Inceesungvorn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03608K" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03609A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Abrate" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ehrmaier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anna Noble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Xie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01562H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01617774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiko Miyazaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Ohara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Fujii" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01710813v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ariel Pino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00218E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Wako" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichi Ishiuchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Kato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine F&#233;raud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder-Lardeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mascetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629613" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Feraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp08426e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01358389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Esteves-L&#243;pez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04398d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Pino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Feraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01345G" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b03510" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01393749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Capello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp06352g" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taccone Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine F&#233;raud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Berdakin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927469" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425493" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dehon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot-Taillandier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00792" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928692" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250707v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico J Hernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela C. Capello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Naito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shum Manita" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Tsukada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b10142" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Berdakin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505756a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199737v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiya Inokuchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeharu Haino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Sekiya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiya Morishima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01960E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5065837" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pedrazzani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frantzen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500158j" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5009455" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00742E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Dopfer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Patzer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Chakraborty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alata" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Omidyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869341" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858409" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896981" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuk Kang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5012466" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorquia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54736A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500478w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965863v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woon Y. Sohn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411457v" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941415v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weiler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz402089m" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915283v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789426" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965901v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#252;tz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312581v" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momir Mali&#353;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Loquais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himansu S. Biswal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piuzzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3054942" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minho Kim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554416" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106424f" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00792g" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7368WTZ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben B Nielsen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja903181k" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434101v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Fayeton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264369v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2489" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2RZT46S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294602v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486232v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michoulier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Jennifer Anna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedonder-Lardeux Claude" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-9371-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505242v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133670v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poindron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046693" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Marceca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Carvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00094-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witchaya Phasayavan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burapat Inceesungvorn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03608K" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03609A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Abrate" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ehrmaier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anna Noble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Xie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01562H" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01617774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiko Miyazaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Ohara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Fujii" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01710813v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ariel Pino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00218E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Wako" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichi Ishiuchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Kato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine F&#233;raud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder-Lardeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mascetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629613" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Feraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp08426e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01393749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Capello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp06352g" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b03510" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01358389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Esteves-L&#243;pez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coussan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04398d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Pino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Feraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01345G" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taccone Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine F&#233;raud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Berdakin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927469" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425493" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dehon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;rot-Taillandier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00792" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928692" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250707v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico J Hernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela C. Capello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Naito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shum Manita" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Tsukada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b10142" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiya Inokuchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeharu Haino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Sekiya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiya Morishima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01960E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Berdakin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505756a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5065837" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500478w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965863v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woon Y. Sohn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411457v" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorquia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54736A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pedrazzani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frantzen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500158j" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009683v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5009455" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968512v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00742E" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Dopfer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Patzer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Chakraborty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alata" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Omidyan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869341" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858409" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896981" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuk Kang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5012466" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941415v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weiler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz402089m" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#252;tz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312581v" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789426" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momir Mali&#353;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Loquais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himansu S. Biswal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piuzzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3054942" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minho Kim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554416" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106424f" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00792g" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7368WTZ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben B Nielsen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja903181k" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434101v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Fayeton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264369v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2489" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2RZT46S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294602v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486232v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michoulier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Jennifer Anna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedonder-Lardeux Claude" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-9371-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505242v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>