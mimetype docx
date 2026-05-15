--- v0 (2026-04-05)
+++ v1 (2026-05-15)
@@ -247,165 +247,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la France à l’émancipation de la femme kabyle algérienne en matière matrimoniale</w:t>
+                <w:t xml:space="preserve">Regards croisés sur les droits de la femme en Méditerranée occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue franco-maghrébine de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 23, pp.123-156</w:t>
+              <w:t xml:space="preserve">, 2016, 23, pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561217v1</w:t>
+                <w:t xml:space="preserve">hal-01561204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les droits de la femme en Méditerranée occidentale</w:t>
+                <w:t xml:space="preserve">L’apport de la France à l’émancipation de la femme kabyle algérienne en matière matrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue franco-maghrébine de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 23, pp.9-13</w:t>
+              <w:t xml:space="preserve">, 2016, 23, pp.123-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561204v1</w:t>
+                <w:t xml:space="preserve">hal-01561217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice administrative et Etat de droit en France et au Maghreb</w:t>
               </w:r>
@@ -1136,109 +1136,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La subordination de l’apprenti à travers les brevets d’apprentissage en Roussillon à la fin de l’Ancien Régime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La soumission des prostituées à Perpignan dans la seconde moitié du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymat Catafau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hiérarchies, subordinations et insubordinations en Roussillon et en Provence. Du Moyen-Âge au XIXè siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hiérarchies, subordinations et insubordinations en Roussillon et en Provence du Moyen Âge au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan, pp. 107-124, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448739v1</w:t>
+                <w:t xml:space="preserve">hal-04288652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant propos</w:t>
               </w:r>
@@ -1287,277 +1287,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La soumission des prostituées à Perpignan dans la seconde moitié du XVe siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La subordination de l’apprenti à travers les brevets d’apprentissage en Roussillon à la fin de l’Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Juhel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hiérarchies, subordinations et insubordinations en Roussillon et en Provence du Moyen Âge au XIXe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hiérarchies, subordinations et insubordinations en Roussillon et en Provence. Du Moyen-Âge au XIXè siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.53-82, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.8256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288652v1</w:t>
+                <w:t xml:space="preserve">hal-02448739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">L’administration de la ville de Perpignan au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christophe Juhel. </w:t>
+              <w:t xml:space="preserve">Patrice Poujade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hiérarchies, subordinations et insubordinations en Roussillon et en Provence</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire de Perpignan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trabucaïre, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448846v1</w:t>
+                <w:t xml:space="preserve">hal-02454628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’administration de la ville de Perpignan au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrice Poujade. </w:t>
+              <w:t xml:space="preserve">Christophe Juhel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de Perpignan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hiérarchies, subordinations et insubordinations en Roussillon et en Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Perpignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-15, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.8246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454628v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances municipales de Perpignan au XVIIIe siècle</w:t>
               </w:r>
@@ -2014,51 +2014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02449060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Juhel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02449064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01561217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01561204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01561240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01561378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986338v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.43311" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.35830" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.8217" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.4692" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02448739v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.8256" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02448846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/8246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.8246" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02454628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02454638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02454593v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02462313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.4715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02449060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Juhel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02449064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01561204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01561217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01561240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01561378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986338v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.43311" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.35830" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.8217" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.4692" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymat Catafau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02448739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.8256" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02454628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02448846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/8246" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.8246" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02454638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02454593v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02462313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.4715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>