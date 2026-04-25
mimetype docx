--- v0 (2026-03-24)
+++ v1 (2026-04-25)
@@ -445,3171 +445,3171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation générale de la loi n° 2022-172 du 14 février 2022, en faveur de l’activité professionnelle indépendante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les droits d’enregistrement des actes constitutifs d’usufruit sur des droits sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Présentation générale de la loi n° 2022-172 du 14 février 2022, en faveur de l’activité professionnelle indépendante</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usufruitier de droits sociaux n’est pas associé, mais…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.9</w:t>
+              <w:t xml:space="preserve">, 2022, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sanction applicable au vice de formation du partage entre associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’usufruitier de droits sociaux n’est pas associé, mais…</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les caractères du cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier 2, pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le formalisme du cautionnement relatif au bail d’habitation, à l’épreuve des réformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.822</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La curieuse situation juridique de l’usufruitier de droits sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.74</w:t>
+              <w:t xml:space="preserve">, 2022, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les caractères du cautionnement</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’unanimité, mais l’unanimité de qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sûretés légales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Dossier 2, pp.64</w:t>
+              <w:t xml:space="preserve">, 2022, Dossier 18, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le formalisme du cautionnement relatif au bail d’habitation, à l’épreuve des réformes</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement : proportionnalité et valeur des titres de la société débitrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le formalisme du cautionnement relatif au bail d'habitation, à l'épreuve des réformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.822</w:t>
+              <w:t xml:space="preserve">, 2022, 16, pp.822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La curieuse situation juridique de l’usufruitier de droits sociaux</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03651817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de rétention et la connexité juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquidation judiciaire d’une société civile et poursuite de l’associé par un créancier social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.79</w:t>
+              <w:t xml:space="preserve">, 2021, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Dossier 18, pp.95</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’objet social d’une SCI et les pouvoirs du gérant : quelques remarques à propos d’une clause de style ambigüe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’unanimité, mais l’unanimité de qui ?</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroumet (1939-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Aynès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.1590</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03337200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de la répartition du droit de vote entre usufruitier et nu-propriétaire de titres sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.75</w:t>
+              <w:t xml:space="preserve">, 2021, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le formalisme du cautionnement relatif au bail d'habitation, à l'épreuve des réformes</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasi-usufruit et prédécès du nu-propriétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innocuité du quitus sur la responsabilité civile du dirigeant social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exclusion de la conversion du droit d’usage et d’habitation en rente en cas de simple mésentente entre le titulaire du droit et le propriétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositions de la loi Soilihi relatives aux sociétés civiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, p. 73 (vacance de la gérance), p. 74 (fusion simplifiée) et p. 76 (envoi dématérialisé de la cession de parts au RCS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un gérant comme les autres…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en réserve systématique des bénéfices et abus de majorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociétés civiles familiales, une brève introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves observations sur les clauses limitatives de pouvoirs et la proportionnalité du cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques précisions sur le statut de liquidateur d’une société civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assouplissement des modalités de la reprise des actes par une société unipersonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prorogation tacite de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assouplissement des modalités de la reprise des actes par une société unipersonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proportionnalité du cautionnement et la valorisation des parts de la société débitrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir de mise en garde du banquier en cas d'emprunt souscrit par une SNC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de la mention manuscrite ad validitatem dans le cautionnement des dettes locatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°6531, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir de mise en garde du banquier en cas d’emprunt souscrit par une SNC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commercialité du cautionnement intéressé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’article 60 de la loi Pacte, coup d’envoi de la réforme du droit des sûretés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nantissement de monnaie scripturale dans l’avant-projet de réforme du droit des sûretés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le double objet du devoir de mise en garde de la caution non avertie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappels et précisions sur la proportionnalité du cautionnement et le devoir de mise en garde de la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des hiatus entre énoncé et mise en œuvre du devoir de mise en garde et du bénéfice de cession d’actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du gage de stocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16, pp.822</w:t>
+              <w:t xml:space="preserve">, 2016, 10, pp.561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.13</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La subjectivisation du principe de proportionnalité du cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.88</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir de mise en garde du banquier et les sûretés pour autrui souscrites par des époux communs en biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.90</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La date d'appréciation de la proportionnalité du cautionnement de dettes futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit de rétention et la connexité juridique</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le warrant agricole, les sûretés mobilières spéciales et le droit commun du gage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1015</w:t>
+              <w:t xml:space="preserve">, 2016, 03, pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.83</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ajout, dans la mention manuscrite de la caution, du sort du cautionnement en cas de transmission du patrimoine du créancier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 07 et 08, pp.443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proportionnalité du cautionnement et les revenus escomptés de l'opération garantie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30, pp.1590</w:t>
+              <w:t xml:space="preserve">, 2015, 35, pp.2044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...1931 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02214967v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02240335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distinction des cautions simple et solidaire et le principe d'égalité devant la loi</w:t>
               </w:r>
@@ -4242,579 +4242,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nouvelle entreprise individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme de l’entreprise individuelle à l’aune du droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la réforme des sûretés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit des sûretés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du droit des sûretés réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dernières réformes impactant les entreprises : droit des sûretés et droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aspects théoriques et pratiques des sûretés sur les actifs liquides ou quasi-liquides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Compagnie régionale : les sûretés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Institut Français des Praticiens des Procédures Collectives (I.F.P.P.C.), Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04130989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libres propos conclusifs sur la réforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme du droit des sûretés et ses impacts sur la pratique notariale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les motifs de la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit des sûretés et ses impacts sur la pratique notariale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Mans, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éléments essentiels du cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit des sûretés et des procédures collectives : les sûretés personnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Mans, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sûretés légales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit des sûretés et des procédures collectives : les sûretés réelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131020v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04131021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation générale</w:t>
               </w:r>
@@ -5171,1402 +5171,1402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corrigé de la dissertation « La force majeure en matière contractuelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Droit civil des obligations 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2021, 9782247213269,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hypothèque conventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Corrigé de la dissertation « La force majeure en matière contractuelle »</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrigé de la dissertation « Le juge et le contrat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Droit civil des obligations 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, 2021, 9782247213269,00</w:t>
+              <w:t xml:space="preserve">Annales Droit civil des obligations 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.91, 2020, 9782247204274,00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Corrigé de la dissertation « Le juge et le contrat »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gage de meubles corporels dans l’avant-projet de réforme du droit des sûretés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Andreu, Marc Mignot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit des sûretés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.147, 2019, 9,78237E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un retour aux sources pour le droit de rétention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yannick Blandin, Vincent Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle réforme pour le droit des sûretés ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.43, 2019, 9,78225E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer en faveur de l’hypothèque de biens à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Bernard Teyssié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.1111, 2019, 9,78271E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrhes et acomptes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.66, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventions réglementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.407, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.36, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.337, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porte-fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.839, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause de voie parée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.190, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stipulation pour autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.1037, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacte commissoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.799, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause de ducroire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.160, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrigé de la dissertation « Le dol dans la formation du contrat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Droit civil des obligations 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.91, 2020, 9782247204274,00</w:t>
+              <w:t xml:space="preserve">Annales Droit civil des obligations 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.85, 2018, 9782247177998,00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.147, 2019, 9,78237E+12</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subrogation conventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.1040, 2018, 9782275057521,00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clauses restrictives de pouvoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.221, 2018, 9782275057521,00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...871 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131049v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-04131055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigé de la dissertation « La distinction des nullités absolue et relative »</w:t>
               </w:r>
@@ -7118,51 +7118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Juillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131244v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131247v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131246v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ayn&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mallet-Bricout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131060v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01464442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thibierge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaume" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gar&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Pommelec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Juillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131244v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131247v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ayn&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mallet-Bricout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131051v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131058v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131060v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01464442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thibierge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaume" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gar&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Pommelec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>