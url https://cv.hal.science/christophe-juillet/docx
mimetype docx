--- v1 (2026-04-25)
+++ v2 (2026-05-20)
@@ -445,3171 +445,3171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les droits d’enregistrement des actes constitutifs d’usufruit sur des droits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation générale de la loi n° 2022-172 du 14 février 2022, en faveur de l’activité professionnelle indépendante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04130972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les droits d’enregistrement des actes constitutifs d’usufruit sur des droits sociaux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usufruitier de droits sociaux n’est pas associé, mais…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2022, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’usufruitier de droits sociaux n’est pas associé, mais…</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sanction applicable au vice de formation du partage entre associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.74</w:t>
+              <w:t xml:space="preserve">, 2022, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La sanction applicable au vice de formation du partage entre associés</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les caractères du cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier 2, pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le formalisme du cautionnement relatif au bail d’habitation, à l’épreuve des réformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.822</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La curieuse situation juridique de l’usufruitier de droits sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.78</w:t>
+              <w:t xml:space="preserve">, 2022, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les caractères du cautionnement</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sûretés légales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Dossier 2, pp.64</w:t>
+              <w:t xml:space="preserve">, 2022, Dossier 18, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le formalisme du cautionnement relatif au bail d’habitation, à l’épreuve des réformes</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’unanimité, mais l’unanimité de qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement : proportionnalité et valeur des titres de la société débitrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le formalisme du cautionnement relatif au bail d'habitation, à l'épreuve des réformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.822</w:t>
+              <w:t xml:space="preserve">, 2022, 16, pp.822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La curieuse situation juridique de l’usufruitier de droits sociaux</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03651817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de la répartition du droit de vote entre usufruitier et nu-propriétaire de titres sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.79</w:t>
+              <w:t xml:space="preserve">, 2021, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’unanimité, mais l’unanimité de qui ?</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de rétention et la connexité juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquidation judiciaire d’une société civile et poursuite de l’associé par un créancier social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.75</w:t>
+              <w:t xml:space="preserve">, 2021, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Dossier 18, pp.95</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larroumet (1939-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Aynès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.1590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cautionnement : proportionnalité et valeur des titres de la société débitrice</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03337200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’objet social d’une SCI et les pouvoirs du gérant : quelques remarques à propos d’une clause de style ambigüe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasi-usufruit et prédécès du nu-propriétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innocuité du quitus sur la responsabilité civile du dirigeant social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exclusion de la conversion du droit d’usage et d’habitation en rente en cas de simple mésentente entre le titulaire du droit et le propriétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en réserve systématique des bénéfices et abus de majorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociétés civiles familiales, une brève introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositions de la loi Soilihi relatives aux sociétés civiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, p. 73 (vacance de la gérance), p. 74 (fusion simplifiée) et p. 76 (envoi dématérialisé de la cession de parts au RCS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un gérant comme les autres…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves observations sur les clauses limitatives de pouvoirs et la proportionnalité du cautionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.13</w:t>
+              <w:t xml:space="preserve">, 2020, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le formalisme du cautionnement relatif au bail d'habitation, à l'épreuve des réformes</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques précisions sur le statut de liquidateur d’une société civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assouplissement des modalités de la reprise des actes par une société unipersonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prorogation tacite de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assouplissement des modalités de la reprise des actes par une société unipersonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de la mention manuscrite ad validitatem dans le cautionnement des dettes locatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°6531, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proportionnalité du cautionnement et la valorisation des parts de la société débitrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir de mise en garde du banquier en cas d'emprunt souscrit par une SNC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir de mise en garde du banquier en cas d’emprunt souscrit par une SNC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commercialité du cautionnement intéressé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’article 60 de la loi Pacte, coup d’envoi de la réforme du droit des sûretés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nantissement de monnaie scripturale dans l’avant-projet de réforme du droit des sûretés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le double objet du devoir de mise en garde de la caution non avertie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappels et précisions sur la proportionnalité du cautionnement et le devoir de mise en garde de la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des hiatus entre énoncé et mise en œuvre du devoir de mise en garde et du bénéfice de cession d’actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir de mise en garde du banquier et les sûretés pour autrui souscrites par des époux communs en biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 06, pp.359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du gage de stocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16, pp.822</w:t>
+              <w:t xml:space="preserve">, 2016, 10, pp.561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit de rétention et la connexité juridique</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La subjectivisation du principe de proportionnalité du cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La date d'appréciation de la proportionnalité du cautionnement de dettes futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le warrant agricole, les sûretés mobilières spéciales et le droit commun du gage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1015</w:t>
+              <w:t xml:space="preserve">, 2016, 03, pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.90</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proportionnalité du cautionnement et les revenus escomptés de l'opération garantie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.2044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.83</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02214967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ajout, dans la mention manuscrite de la caution, du sort du cautionnement en cas de transmission du patrimoine du créancier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 07 et 08, pp.443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...2108 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02240335v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02214967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distinction des cautions simple et solidaire et le principe d'égalité devant la loi</w:t>
               </w:r>
@@ -4242,579 +4242,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aspects théoriques et pratiques des sûretés sur les actifs liquides ou quasi-liquides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Compagnie régionale : les sûretés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Institut Français des Praticiens des Procédures Collectives (I.F.P.P.C.), Nov 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres propos conclusifs sur la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit des sûretés et ses impacts sur la pratique notariale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La nouvelle entreprise individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme de l’entreprise individuelle à l’aune du droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la réforme des sûretés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme du droit des sûretés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme du droit des sûretés réelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dernières réformes impactant les entreprises : droit des sûretés et droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, L'Institut Français des Praticiens des Procédures Collectives (I.F.P.P.C.), Nov 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les motifs de la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit des sûretés et ses impacts sur la pratique notariale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sûretés légales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit des sûretés et des procédures collectives : les sûretés réelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éléments essentiels du cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit des sûretés et des procédures collectives : les sûretés personnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131021v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04131020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation générale</w:t>
               </w:r>
@@ -5171,1402 +5171,1402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hypothèque conventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corrigé de la dissertation « La force majeure en matière contractuelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Droit civil des obligations 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, 2021, 9782247213269,00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Hypothèque conventionnelle</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrigé de la dissertation « Le juge et le contrat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Droit civil des obligations 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.91, 2020, 9782247204274,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gage de meubles corporels dans l’avant-projet de réforme du droit des sûretés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Andreu, Marc Mignot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit des sûretés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.147, 2019, 9,78237E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Corrigé de la dissertation « Le juge et le contrat »</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un retour aux sources pour le droit de rétention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yannick Blandin, Vincent Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle réforme pour le droit des sûretés ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.43, 2019, 9,78225E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer en faveur de l’hypothèque de biens à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Bernard Teyssié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.1111, 2019, 9,78271E+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.337, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrhes et acomptes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.66, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventions réglementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.407, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.36, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porte-fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.839, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause de voie parée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.190, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stipulation pour autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.1037, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacte commissoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.799, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause de ducroire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.160, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clauses restrictives de pouvoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.221, 2018, 9782275057521,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrigé de la dissertation « Le dol dans la formation du contrat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Droit civil des obligations 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.91, 2020, 9782247204274,00</w:t>
+              <w:t xml:space="preserve">Annales Droit civil des obligations 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.85, 2018, 9782247177998,00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.147, 2019, 9,78237E+12</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subrogation conventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Blanc, Romain Boffa, Denis Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.1040, 2018, 9782275057521,00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...1013 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131055v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04131049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigé de la dissertation « La distinction des nullités absolue et relative »</w:t>
               </w:r>
@@ -7118,51 +7118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Juillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131244v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131247v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ayn&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mallet-Bricout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131027v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131051v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131058v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131060v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01464442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thibierge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaume" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gar&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Pommelec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Juillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131244v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131247v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131246v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ayn&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mallet-Bricout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131060v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01464442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thibierge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaume" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gar&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Pommelec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>