--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -3525,291 +3525,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon dry oxidation kinetics at low temperature in the nanometric range: Modeling and experiment</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulation of the recrystallization of amorphous Si layers: Comprehensive study of the dependence of the recrystallization velocity on the interatomic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Penaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 101 (064908), pp.064908-1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2711764⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 101 (12), pp.123506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2743089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600436v1</w:t>
+                <w:t xml:space="preserve">hal-00605238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation of the recrystallization of amorphous Si layers: Comprehensive study of the dependence of the recrystallization velocity on the interatomic potential</w:t>
+                <w:t xml:space="preserve">Silicon dry oxidation kinetics at low temperature in the nanometric range: Modeling and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lecat</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évelyne Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 101 (12), pp.123506. </w:t>
+              <w:t xml:space="preserve">, 2007, 101 (064908), pp.064908-1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2743089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2711764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605238v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and room-temperature single-charging behavior of self-aligned single-dot memory devices</w:t>
               </w:r>
@@ -3929,90 +3929,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of boron in silicon : compatibility of empirical molecular dynamics with continuum simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4069,282 +4069,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption behavior of conjugated {C}3-oligomers on Si(100) and HOPG surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+                <w:t xml:space="preserve">Molecular rectifying diodes from self-assembly on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.741-746</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688536v1</w:t>
+                <w:t xml:space="preserve">hal-00146156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular rectifying diodes from self-assembly on silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+                <w:t xml:space="preserve">Adsorption behavior of conjugated {C}3-oligomers on Si(100) and HOPG surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (8), pp.3350-3356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la026907n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146156v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption behavior of conjugated (C)3-oligomers on Si(100) and HOPG surfaces</w:t>
               </w:r>
@@ -5748,51 +5748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC4075BA"/>
+    <w:nsid w:val="248F4F55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5979,51 +5979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-krzeminski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1516-7649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060156406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280641v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988827v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281332v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulinguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00667574v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lampin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589746v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hewail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faulques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.145178" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02555592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Audi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alwhaibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iazykov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02461A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2017.06.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Demeter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01240" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.066101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501955v" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5022255" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4839675" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Lei Han" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643617v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729410" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787472v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3010995" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3683079" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739708" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.K. Murthy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houtepen A." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Savenije" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/31/315710" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-10958-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lampin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3596815" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640212v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Tang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenkun Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202434k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priester" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3357297" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Passi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.11.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3211972" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reckinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2009.2021653" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711764" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cuny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2743089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Xiaohui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2006.883481" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10334-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SR8KB54K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Mahieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026907n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146156v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146588v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00946-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018578v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Metzger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.085405" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/679662E7D182A9F64BD9FCA0395EFD04119CF6A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604397v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metzger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604398v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp011263y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-krzeminski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1516-7649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060156406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280641v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988827v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281332v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulinguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00667574v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lampin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589746v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hewail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faulques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.145178" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02555592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Audi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alwhaibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iazykov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02461A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2017.06.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Demeter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01240" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.066101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501955v" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5022255" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4839675" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Lei Han" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643617v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729410" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787472v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3010995" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3683079" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739708" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.K. Murthy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houtepen A." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Savenije" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/31/315710" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-10958-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lampin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3596815" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640212v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Tang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenkun Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202434k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priester" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3357297" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Passi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.11.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3211972" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reckinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2009.2021653" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cuny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2743089" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711764" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Xiaohui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2006.883481" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10334-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SR8KB54K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688536v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Mahieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026907n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146588v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00946-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018578v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Metzger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.085405" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/679662E7D182A9F64BD9FCA0395EFD04119CF6A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604397v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metzger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604398v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp011263y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>