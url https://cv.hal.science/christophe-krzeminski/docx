--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -411,164 +411,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280641v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement du Signal et Systèmes Numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livret de Travaux Dirigés en Analyse des Signaux et des Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École d'ingénieur. Lille, France. 2020, pp.115</w:t>
+              <w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988827v2</w:t>
+                <w:t xml:space="preserve">hal-03281332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livret de Travaux Dirigés en Analyse des Signaux et des Images</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Traitement du Signal et Systèmes Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École d'ingénieur. Lille, France. 2020, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boulinguez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03281332v2</w:t>
+                <w:t xml:space="preserve">hal-02988827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process simulation for advanced stress and junction engineering</w:t>
               </w:r>
@@ -655,155 +655,155 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un Transistor Organique à Effet de Champs et à Nanostructures d'Or</w:t>
+                <w:t xml:space="preserve">Diverses Modélisations Appliquées au Champs de la Microélectronique et des Nanotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589746v2</w:t>
+                <w:t xml:space="preserve">hal-04174371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverses Modélisations Appliquées au Champs de la Microélectronique et des Nanotechnologies</w:t>
+                <w:t xml:space="preserve">Modélisation d'un Transistor Organique à Effet de Champs et à Nanostructures d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174371v1</w:t>
+                <w:t xml:space="preserve">hal-04589746v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular rectifying diodes from self-assembly on silicon</w:t>
               </w:r>
@@ -1262,351 +1262,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular self-assembly on the B-Si(111)-(√3x√3) R30° surface: From single molecules to multicomponent networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Photomechanical Molecular Switch Based on a Linear π-Conjugated System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Viero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Makoudi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Copie</w:t>
+                <w:t xml:space="preserve">Dora Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2017.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (22), pp.12416-12425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131397v1</w:t>
+                <w:t xml:space="preserve">hal-02564470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Photomechanical Molecular Switch Based on a Linear π-Conjugated System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+                <w:t xml:space="preserve">Supramolecular self-assembly on the B-Si(111)-(√3x√3) R30° surface: From single molecules to multicomponent networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Jeannoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Demeter</w:t>
+                <w:t xml:space="preserve">Guillaume Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (22), pp.12416-12425. </w:t>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.316 - 349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564470v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-Induced Optimal Packing of Two-Dimensional Molecular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1664,295 +1664,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Scale Modelling of Two-Dimensional Molecular Self-Assembly on a Passivated Si Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Younes Makoudi</w:t>
+                <w:t xml:space="preserve">Nanoscale carrier multiplication mapping in a Si diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp501955v⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (10), pp 5636-5640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl5022255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015467v1</w:t>
+                <w:t xml:space="preserve">hal-01070662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale carrier multiplication mapping in a Si diode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Berthe</w:t>
+                <w:t xml:space="preserve">Atomic Scale Modelling of Two-Dimensional Molecular Self-Assembly on a Passivated Si Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
+                <w:t xml:space="preserve">Frederic Cherioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (10), pp 5636-5640. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (24), pp.12817-12825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl5022255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp501955v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070662v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of silicon oxynitridation by nitrous oxide using the reaction rate approach</w:t>
               </w:r>
@@ -2183,897 +2183,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the Retarded Oxidation Effects in Silicon Nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical absorption of silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4729410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.033506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4739708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643617v2</w:t>
+                <w:t xml:space="preserve">hal-00732649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of strain on the carrier mobility in silicon nanowires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding of the Retarded Oxidation Effects in Silicon Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang-Lei Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl3010995⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (26), pp.263111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4729410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787472v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress mapping in strain-engineered silicon p-type MOSFET device: A comparison between process simulation and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of strain on the carrier mobility in silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of vaccum Science and Technology B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.3683079⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.3545-3550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl3010995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624131v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical absorption of silicon nanowires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress mapping in strain-engineered silicon p-type MOSFET device: A comparison between process simulation and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 112, pp.033506. </w:t>
+              <w:t xml:space="preserve">Journal of vaccum Science and Technology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (2), pp.022203-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4739708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/1.3683079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732649v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient photogeneration of charge carriers in silicon nanowires with a radial doping gradient</w:t>
+                <w:t xml:space="preserve">Energy-band engineering for improved charge retention in fully self-aligned double floating-gate single-electron memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.H.K. Murthy</w:t>
+                <w:t xml:space="preserve">Xiaohui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Xu</w:t>
+                <w:t xml:space="preserve">Aurelien Lecavelier Des Etangs-Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. H. Chen</w:t>
+                <w:t xml:space="preserve">Zhenkun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Houtepen A.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T.J. Savenije</w:t>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/31/315710⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.4520-4526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl202434k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603527v1</w:t>
+                <w:t xml:space="preserve">hal-00640212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid phase epitaxy amorphous silicon re-growth: some insight from empirical molecular dynamics simulation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient photogeneration of charge carriers in silicon nanowires with a radial doping gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H.K. Murthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Houtepen A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Savenije</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2011-10958-7⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (31), pp.315710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/31/315710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600162v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regrowth of oxide-embedded amorphous silicon studied with molecular dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid phase epitaxy amorphous silicon re-growth: some insight from empirical molecular dynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lampin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3596815⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81, pp.283-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2011-10958-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603127v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-band engineering for improved charge retention in fully self-aligned double floating-gate single-electron memories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaohui Tang</w:t>
+                <w:t xml:space="preserve">Regrowth of oxide-embedded amorphous silicon studied with molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11, pp.4520-4526. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.123509-1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl202434k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3596815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640212v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene buffer layer on Si-terminated SiC studied with an empirical interatomic potential</w:t>
               </w:r>
@@ -3228,51 +3228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (10), pp.1872-1878. </w:t>
@@ -3310,51 +3310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of the solid phase epitaxy of Si : growth mechanism and orientation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3414,90 +3414,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Optimization and Downscaling of a Single Electron Single Dot Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohui Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (9), pp.737-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3525,291 +3525,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation of the recrystallization of amorphous Si layers: Comprehensive study of the dependence of the recrystallization velocity on the interatomic potential</w:t>
+                <w:t xml:space="preserve">Silicon dry oxidation kinetics at low temperature in the nanometric range: Modeling and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Brulin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 101 (12), pp.123506. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2743089⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 101 (064908), pp.064908-1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2711764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605238v1</w:t>
+                <w:t xml:space="preserve">hal-00600436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon dry oxidation kinetics at low temperature in the nanometric range: Modeling and experiment</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulation of the recrystallization of amorphous Si layers: Comprehensive study of the dependence of the recrystallization velocity on the interatomic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Penaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 101 (064908), pp.064908-1-8. </w:t>
+              <w:t xml:space="preserve">, 2007, 101 (12), pp.123506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2711764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2743089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600436v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and room-temperature single-charging behavior of self-aligned single-dot memory devices</w:t>
               </w:r>
@@ -3847,51 +3847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (6), p. 649. </w:t>
@@ -3929,90 +3929,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of boron in silicon : compatibility of empirical molecular dynamics with continuum simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4069,364 +4069,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular rectifying diodes from self-assembly on silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+                <w:t xml:space="preserve">Adsorption behavior of conjugated {C}3-oligomers on Si(100) and HOPG surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (8), pp.3350-3356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la026907n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146156v1</w:t>
+                <w:t xml:space="preserve">hal-00688536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption behavior of conjugated {C}3-oligomers on Si(100) and HOPG surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+                <w:t xml:space="preserve">Molecular rectifying diodes from self-assembly on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.741-746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la026907n⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00688536v1</w:t>
+                <w:t xml:space="preserve">hal-00146156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption behavior of conjugated (C)3-oligomers on Si(100) and HOPG surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19, pp.3350-3356</w:t>
@@ -4449,708 +4449,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si (100) surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si(100) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delerue</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 473 (1-2), pp.1-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 473, pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688535v1</w:t>
+                <w:t xml:space="preserve">hal-00152539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of electrical rectification in a molecular monolayer</w:t>
+                <w:t xml:space="preserve">Tight binding description of the electronic response of a molecular device to an applied voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert M Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.085405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 105 (27), pp.6321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp011263y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018578v1</w:t>
+                <w:t xml:space="preserve">hal-00604398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si(100) surface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory of electrical rectification in a molecular monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00946-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (8), pp.085405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.085405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00018576v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of electrical rectification in a molecular monolayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si (100) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.085405⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 473 (1-2), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00946-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152558v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si(100) surface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory of electrical rectification in a molecular monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, 8, pp.085405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.085405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152539v1</w:t>
+                <w:t xml:space="preserve">hal-00018578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of electrical rectification in a molecular monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5172,203 +5130,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Metzger</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 64 (8), pp.085405. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+              <w:t xml:space="preserve">, 2001, 64, pp.085405/1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.085405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604397v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight binding description of the electronic response of a molecular device to an applied voltage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si(100) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 473, 1-2, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00946-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp011263y⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604398v1</w:t>
+                <w:t xml:space="preserve">hal-00018576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical characterization of the electronic properties of extended thienylenevinylene oligomers</w:t>
               </w:r>
@@ -5406,51 +5406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Haguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 111 (14), pp.6643-6649. </w:t>
@@ -5748,51 +5748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="248F4F55"/>
+    <w:nsid w:val="18598FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5979,51 +5979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-krzeminski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1516-7649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060156406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280641v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988827v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281332v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulinguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00667574v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lampin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589746v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hewail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faulques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.145178" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02555592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Audi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alwhaibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iazykov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02461A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2017.06.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Demeter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01240" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.066101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501955v" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5022255" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4839675" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Lei Han" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643617v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729410" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787472v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3010995" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3683079" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739708" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.K. Murthy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houtepen A." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Savenije" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/31/315710" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-10958-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lampin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3596815" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640212v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Tang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenkun Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202434k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priester" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3357297" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Passi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.11.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3211972" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reckinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2009.2021653" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cuny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2743089" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600436v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711764" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Xiaohui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2006.883481" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10334-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SR8KB54K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688536v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Mahieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026907n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146588v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00946-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018578v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Metzger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.085405" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/679662E7D182A9F64BD9FCA0395EFD04119CF6A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604397v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metzger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604398v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp011263y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-krzeminski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1516-7649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060156406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280641v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281332v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulinguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988827v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00667574v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lampin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589746v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hewail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faulques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.145178" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02555592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Audi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alwhaibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iazykov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02461A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Demeter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01240" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2017.06.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.066101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5022255" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501955v" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4839675" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Lei Han" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739708" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643617v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729410" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3010995" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3683079" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640212v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Tang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenkun Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202434k" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.K. Murthy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houtepen A." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Savenije" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/31/315710" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-10958-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lampin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3596815" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priester" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3357297" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Passi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.11.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3211972" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reckinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2009.2021653" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711764" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cuny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2743089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Xiaohui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2006.883481" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10334-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SR8KB54K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Mahieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026907n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146156v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146588v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152539v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604398v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp011263y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metzger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.085405" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688535v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00946-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018578v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Metzger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152558v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/679662E7D182A9F64BD9FCA0395EFD04119CF6A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>