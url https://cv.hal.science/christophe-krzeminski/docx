--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -411,164 +411,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280641v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livret de Travaux Dirigés en Analyse des Signaux et des Images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement du Signal et Systèmes Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t>
+              <w:t xml:space="preserve">École d'ingénieur. Lille, France. 2020, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281332v2</w:t>
+                <w:t xml:space="preserve">hal-02988827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement du Signal et Systèmes Numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livret de Travaux Dirigés en Analyse des Signaux et des Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École d'ingénieur. Lille, France. 2020, pp.115</w:t>
+              <w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988827v2</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process simulation for advanced stress and junction engineering</w:t>
               </w:r>
@@ -655,155 +655,155 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverses Modélisations Appliquées au Champs de la Microélectronique et des Nanotechnologies</w:t>
+                <w:t xml:space="preserve">Modélisation d'un Transistor Organique à Effet de Champs et à Nanostructures d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174371v1</w:t>
+                <w:t xml:space="preserve">hal-04589746v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un Transistor Organique à Effet de Champs et à Nanostructures d'Or</w:t>
+                <w:t xml:space="preserve">Diverses Modélisations Appliquées au Champs de la Microélectronique et des Nanotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589746v2</w:t>
+                <w:t xml:space="preserve">hal-04174371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular rectifying diodes from self-assembly on silicon</w:t>
               </w:r>
@@ -1262,3837 +1262,3891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Photomechanical Molecular Switch Based on a Linear π-Conjugated System</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular self-assembly on the B-Si(111)-(√3x√3) R30° surface: From single molecules to multicomponent networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Demeter</w:t>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Jeannoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cherioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01240⟩</w:t>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.316 - 349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564470v1</w:t>
+                <w:t xml:space="preserve">hal-02131397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular self-assembly on the B-Si(111)-(√3x√3) R30° surface: From single molecules to multicomponent networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Copie</w:t>
+                <w:t xml:space="preserve">A New Photomechanical Molecular Switch Based on a Linear π-Conjugated System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Viero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2017.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (22), pp.12416-12425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131397v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-Induced Optimal Packing of Two-Dimensional Molecular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114 (6), pp.066101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.066101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale carrier multiplication mapping in a Si diode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Durand</w:t>
+                <w:t xml:space="preserve">Atomic Scale Modelling of Two-Dimensional Molecular Self-Assembly on a Passivated Si Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Capiod</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
+                <w:t xml:space="preserve">Frederic Cherioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl5022255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (24), pp.12817-12825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp501955v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070662v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Scale Modelling of Two-Dimensional Molecular Self-Assembly on a Passivated Si Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Younes Makoudi</w:t>
+                <w:t xml:space="preserve">Nanoscale carrier multiplication mapping in a Si diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Palmino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp501955v⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (10), pp 5636-5640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl5022255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015467v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of silicon oxynitridation by nitrous oxide using the reaction rate approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114, 224501, 9 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4839675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and engineering of stress based controlled oxidation effects for silicon nanostructures patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang-Lei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (49), pp.495301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Silicon Oxynitridation by Nitrous Oxide using the Reaction Rate Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114, pp.224501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4839675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical absorption of silicon nanowires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding of the Retarded Oxidation Effects in Silicon Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang-Lei Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4739708⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (26), pp.263111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4729410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732649v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the Retarded Oxidation Effects in Silicon Nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of strain on the carrier mobility in silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4729410⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.3545-3550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl3010995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643617v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of strain on the carrier mobility in silicon nanowires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress mapping in strain-engineered silicon p-type MOSFET device: A comparison between process simulation and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl3010995⟩</w:t>
+              <w:t xml:space="preserve">Journal of vaccum Science and Technology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (2), pp.022203-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3683079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787472v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress mapping in strain-engineered silicon p-type MOSFET device: A comparison between process simulation and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical absorption of silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of vaccum Science and Technology B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.3683079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.033506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4739708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624131v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-band engineering for improved charge retention in fully self-aligned double floating-gate single-electron memories</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient photogeneration of charge carriers in silicon nanowires with a radial doping gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Lecavelier Des Etangs-Levallois</w:t>
+                <w:t xml:space="preserve">D.H.K. Murthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenkun Chen</w:t>
+                <w:t xml:space="preserve">T. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">W. H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Houtepen A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Savenije</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl202434k⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (31), pp.315710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/31/315710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640212v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient photogeneration of charge carriers in silicon nanowires with a radial doping gradient</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid phase epitaxy amorphous silicon re-growth: some insight from empirical molecular dynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/31/315710⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81, pp.283-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2011-10958-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603527v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid phase epitaxy amorphous silicon re-growth: some insight from empirical molecular dynamics simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regrowth of oxide-embedded amorphous silicon studied with molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lampin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2011-10958-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.123509-1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3596815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600162v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regrowth of oxide-embedded amorphous silicon studied with molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-band engineering for improved charge retention in fully self-aligned double floating-gate single-electron memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Krzeminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Lecavelier Des Etangs-Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lampin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhenkun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3596815⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.4520-4526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl202434k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603127v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene buffer layer on Si-terminated SiC studied with an empirical interatomic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Priester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (10), pp.103514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3357297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single layer hydrogen silsesquioxane (HSQ) based lift-off process for germanium and platinum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Passi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (10), pp.1872-1878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2009.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of the solid phase epitaxy of Si : growth mechanism and orientation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106, pp.063519-1-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3211972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Optimization and Downscaling of a Single Electron Single Dot Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohui Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (9), pp.737-748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNANO.2009.2021653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon dry oxidation kinetics at low temperature in the nanometric range: Modeling and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (064908), pp.064908-1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2711764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulation of the recrystallization of amorphous Si layers: Comprehensive study of the dependence of the recrystallization velocity on the interatomic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (12), pp.123506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2743089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and room-temperature single-charging behavior of self-aligned single-dot memory devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tang Xiaohui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (6), p. 649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNANO.2006.883481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of boron in silicon : compatibility of empirical molecular dynamics with continuum simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cuny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 76 (5), pp.842-848. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10334-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption behavior of conjugated {C}3-oligomers on Si(100) and HOPG surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+                <w:t xml:space="preserve">Molecular rectifying diodes from self-assembly on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.741-746</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688536v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular rectifying diodes from self-assembly on silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lenfant</w:t>
+                <w:t xml:space="preserve">Adsorption behavior of conjugated {C}3-oligomers on Si(100) and HOPG surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (8), pp.3350-3356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la026907n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146156v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption behavior of conjugated (C)3-oligomers on Si(100) and HOPG surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19, pp.3350-3356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si(100) surface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory of electrical rectification in a molecular monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, 8, pp.085405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.085405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152539v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight binding description of the electronic response of a molecular device to an applied voltage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si (100) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stiévenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp011263y⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 473 (1-2), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00946-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604398v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of electrical rectification in a molecular monolayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si(100) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 473, 1-2, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00946-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.085405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00604397v1</w:t>
+                <w:t xml:space="preserve">hal-00018576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si (100) surface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory of electrical rectification in a molecular monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00946-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, pp.085405/1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.085405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688535v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of electrical rectification in a molecular monolayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si(100) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 473, pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018578v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of electrical rectification in a molecular monolayer</w:t>
               </w:r>
@@ -5130,261 +5184,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert M Metzger</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 64, pp.085405/1-6. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+              <w:t xml:space="preserve">, 2001, 64 (8), pp.085405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.085405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152558v1</w:t>
+                <w:t xml:space="preserve">hal-00604397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alkyl substituents on the adsorption of thienylenevinylene oligomers on the Si(100) surface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tight binding description of the electronic response of a molecular device to an applied voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Allan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00946-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 105 (27), pp.6321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp011263y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00018576v1</w:t>
+                <w:t xml:space="preserve">hal-00604398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical characterization of the electronic properties of extended thienylenevinylene oligomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5393,110 +5405,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Haguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stiévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 111 (14), pp.6643-6649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.480012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5506,181 +5518,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Ab-initio de divers composés vibrationnels en Jonction Moléculaire sous Champs électrostatique et Impulsion Terahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Sondes Locales 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Ecully (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Physique d'Interrupteur Moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées électrochimie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5748,51 +5760,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18598FE3"/>
+    <w:nsid w:val="B4D4822A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5979,51 +5991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-krzeminski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1516-7649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060156406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280641v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281332v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulinguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988827v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00667574v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lampin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589746v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hewail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faulques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.145178" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02555592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Audi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alwhaibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iazykov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02461A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Demeter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01240" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2017.06.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.066101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5022255" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501955v" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4839675" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Lei Han" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739708" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643617v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729410" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3010995" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3683079" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640212v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Tang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenkun Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202434k" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.K. Murthy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houtepen A." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Savenije" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/31/315710" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-10958-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lampin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3596815" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priester" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3357297" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Passi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.11.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3211972" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reckinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2009.2021653" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711764" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cuny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2743089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Xiaohui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2006.883481" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10334-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SR8KB54K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Mahieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026907n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146156v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146588v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152539v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604398v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp011263y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metzger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.085405" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688535v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00946-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018578v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Metzger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152558v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/679662E7D182A9F64BD9FCA0395EFD04119CF6A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-krzeminski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1516-7649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060156406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280641v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Krzeminski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988827v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281332v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulinguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00667574v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lampin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589746v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenfant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Allan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hewail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faulques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.145178" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02555592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Audi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alwhaibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iazykov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02461A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Copie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2017.06.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4S0QL2H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Demeter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01240" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.066101" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501955v" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5022255" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917560v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4839675" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Lei Han" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643617v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729410" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3010995" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3683079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grandidier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sti&#233;venard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739708" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603527v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.K. Murthy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houtepen A." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Savenije" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/31/315710" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2011-10958-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lampin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3596815" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640212v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Tang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lecavelier Des Etangs-Levallois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenkun Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202434k" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Priester" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3357297" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625915v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Passi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.11.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471990v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3211972" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reckinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2009.2021653" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711764" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cuny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2743089" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Xiaohui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2006.883481" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127828v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10334-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SR8KB54K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146156v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Mahieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026907n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stievenard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018578v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Metzger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.085405" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00946-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018576v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Nys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/679662E7D182A9F64BD9FCA0395EFD04119CF6A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152539v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metzger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604398v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp011263y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633591v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haguet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>