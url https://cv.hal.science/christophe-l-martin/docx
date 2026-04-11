--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1555,278 +1555,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductivity of Snow, Firn, and Porous Ice From 3‐D Image‐Based Computations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armelle Philip</w:t>
+                <w:t xml:space="preserve">Elasticity and fracture of brick and mortar materials using discrete element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL085228⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.101-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053507v1</w:t>
+                <w:t xml:space="preserve">hal-02067383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity and fracture of brick and mortar materials using discrete element simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Deville</w:t>
+                <w:t xml:space="preserve">Thermal Conductivity of Snow, Firn, and Porous Ice From 3‐D Image‐Based Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neige Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Milliancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126, pp.101-116. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (22), pp.13079-13089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL085228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067383v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why fumed and precipitated silica have different mechanical behavior: Contribution of discrete element simulations</w:t>
               </w:r>
@@ -1946,77 +1946,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray tomography densification of firn: The role of mechanics and diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2589,411 +2589,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of porous lanthanide oxide microspheres: Experimental investigation and numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pore morphology of polar firn around closure revealed by X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Parant</w:t>
+                <w:t xml:space="preserve">Clément Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Remy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+                <w:t xml:space="preserve">Patricia Martinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.09.024⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (7), pp.2481-2500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-12-2481-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678678v1</w:t>
+                <w:t xml:space="preserve">hal-01864373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of strain tolerant porous microstructures – A case for controlled imperfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajendra K Bordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 148, pp.193 - 201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore morphology of polar firn around closure revealed by X-ray tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Burr</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of porous lanthanide oxide microspheres: Experimental investigation and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ballot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe L. Martin</w:t>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.695 - 703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.09.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-12-2481-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01864373v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sintering temperature on morphology and electrochemical performance of LSCF/GDC composite films as efficient cathode for SOFC</w:t>
               </w:r>
@@ -3109,51 +3109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anisotropic contact response of viscoplastic monocrystalline ice particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3371,303 +3371,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of packing characteristics on the discrete element simulation of elasticity and buckling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular dynamics simulations of amorphous silica surface properties with truncated Coulomb interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morthomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.02.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 447, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367851v1</w:t>
+                <w:t xml:space="preserve">hal-01446369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of amorphous silica surface properties with truncated Coulomb interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of packing characteristics on the discrete element simulation of elasticity and buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishi Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarshad Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.05.024⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01446369v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coupled Experimental/Numerical Approach for Tuning High-Performing SOFC-Cathode</w:t>
               </w:r>
@@ -3933,103 +3933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Weak Acid Resin Process: A Dustless Conversion Route for the Synthesis of Americium Bearing-blanket Precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21, pp.271-278. </w:t>
@@ -4633,566 +4633,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous metal oxide microspheres from ion exchange resin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Remy</w:t>
+                <w:t xml:space="preserve">Effective transport properties of 3D multi-component microstructures with interface resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mokhtari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Lichtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendra K. Bordia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 224 (9), pp.1675-1687. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, Part A, pp.277-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02490-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218308v1</w:t>
+                <w:t xml:space="preserve">hal-01121273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective transport properties of 3D multi-component microstructures with interface resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Roussel</w:t>
+                <w:t xml:space="preserve">Porous metal oxide microspheres from ion exchange resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lichtner</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96, Part A, pp.277-273. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (9), pp.1675-1687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02490-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121273v1</w:t>
+                <w:t xml:space="preserve">hal-01218308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure effects on thermal conductivity of open-cell foams generated from the Laguerre–Voronoï tessellation method</w:t>
+                <w:t xml:space="preserve">Correlative Studies on Sintering of Ni/BaTiO3 Multilayers Using X-ray Computed Nanotomography and FIB-SEM Nanotomograhy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaona Randrianalisoa</w:t>
+                <w:t xml:space="preserve">Z. L. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Baillis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe L. Martin</w:t>
+                <w:t xml:space="preserve">O. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Dendievel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2015.07.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (4), pp.1338-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.13416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298373v1</w:t>
+                <w:t xml:space="preserve">hal-01211348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative Studies on Sintering of Ni/BaTiO3 Multilayers Using X-ray Computed Nanotomography and FIB-SEM Nanotomograhy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure effects on thermal conductivity of open-cell foams generated from the Laguerre–Voronoï tessellation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.L. Martin</w:t>
+                <w:t xml:space="preserve">Jaona Randrianalisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wang</w:t>
+                <w:t xml:space="preserve">Dominique Baillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S. Lee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 98 (4), pp.1338-1346. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98, pp.277-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.13416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2015.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211348v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental analysis of the effect of pore formers on the processing and properties of solid oxide fuel cell electrode</w:t>
               </w:r>
@@ -5480,77 +5480,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (13), pp.3167-3179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5732,367 +5732,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile strength and toughness of partially sintered ceramics using discrete element</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green strength of binder-free ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.X. Liu</w:t>
+                <w:t xml:space="preserve">P. Pizette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Geneves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.09.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (5), pp.975-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850214v1</w:t>
+                <w:t xml:space="preserve">hal-00839664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green strength of binder-free ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Pizette</w:t>
+                <w:t xml:space="preserve">Tensile strength and toughness of partially sintered ceramics using discrete element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jauffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Geneves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (5), pp.975-984. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.132-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839664v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ synchrotron x-ray transmission microscopy of the sintering of multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.L. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102 (22), </w:t>
@@ -6272,51 +6272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6369,311 +6369,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Discrete Element Method to crack propagation and crack branching in a vitreous dense biopolymer material.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Hedjazi</w:t>
+                <w:t xml:space="preserve">Investigation of compaction behavior of alumina nano powder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.03.030⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 224, pp.90-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2012.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747483v1</w:t>
+                <w:t xml:space="preserve">hal-00747597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of compaction behavior of alumina nano powder.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Balakrishnan</w:t>
+                <w:t xml:space="preserve">Application of the Discrete Element Method to crack propagation and crack branching in a vitreous dense biopolymer material.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hedjazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 224, pp.90-95. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (13), pp.1893-1899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2012.02.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747597v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the toughness of partially sintered ceramics with realistic microstructures</w:t>
               </w:r>
@@ -6685,51 +6685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lichtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.K. Bordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6782,307 +6782,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional optimization of random hollow sphere stackings.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Salvo</w:t>
+                <w:t xml:space="preserve">Synchrotron x-ray nano-tomography characterization of the sintering of multilayered systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.L. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Wiegmann</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2012.07.039⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4730625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781323v1</w:t>
+                <w:t xml:space="preserve">hal-00747468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron x-ray nano-tomography characterization of the sintering of multilayered systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Wang</w:t>
+                <w:t xml:space="preserve">Multifunctional optimization of random hollow sphere stackings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C.S. Lee</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wiegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (1), pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2012.07.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4730625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00747468v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the elastic properties of porous ceramics with realistic microstructure.</w:t>
               </w:r>
@@ -7094,51 +7094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lichtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. K. Bordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7325,358 +7325,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength of Highly Porous Ceramic Electrodes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X.X. Liu</w:t>
+                <w:t xml:space="preserve">Modelling of Compaction and Green Strength of Aggregated Ceramic Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Bouvard</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Di Iorio</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 94 (10), pp.3500-3508. </w:t>
+              <w:t xml:space="preserve">, 2011, 94 (4), pp.1046-1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04669.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2010.04237.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664182v1</w:t>
+                <w:t xml:space="preserve">hal-00640119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Compaction and Green Strength of Aggregated Ceramic Powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Balakrishnan</w:t>
+                <w:t xml:space="preserve">Strength of Highly Porous Ceramic Electrodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B.P. Saha</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Joshi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 94 (4), pp.1046-1052. </w:t>
+              <w:t xml:space="preserve">, 2011, 94 (10), pp.3500-3508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2010.04237.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04669.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640119v1</w:t>
+                <w:t xml:space="preserve">hal-00664182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity and strength of partially sintered ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7735,103 +7735,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction of aggregated ceramic powders: From contact laws to fracture and yield surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pizette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 198 (2), pp.240-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7877,64 +7877,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of particle size in aggregated and agglomerated ceramic powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pizette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8013,264 +8013,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of a substrate on the sintering of constrained films</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysing the sintering of heterogeneous powder structures by in situ microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsu Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2008.09.041⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (32), pp.2949-2965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430903150225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428620v1</w:t>
+                <w:t xml:space="preserve">hal-00526842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the sintering of heterogeneous powder structures by in situ microtomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of a substrate on the sintering of constrained films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. K. Bordia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (2), pp.549-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2008.09.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430903150225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00526842v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of defects during sintering – discrete element simulations</w:t>
               </w:r>
@@ -8606,51 +8606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination measurements in compacted NaCl irregular powders using X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marmottant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9202,51 +9202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594920v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Paredes-Goyes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.13721" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Zhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zeng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhao Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhang Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10338-024-00535-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Nogueira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gervais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00325899.2023.2198796" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904166v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatreya Manjulagiri Venkatesh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Bonaldo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazerat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Romero-Baivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117577" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jauffres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120727" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Missiaen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117182" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890254v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Radi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107699" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R Carazzone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary C Cordero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Parant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Calonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Milliancourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Philip" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.02.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guesnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;nane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Baeza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119646" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Kumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927618014496" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yrieix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.07.061" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gon&#231;alves" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morthomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lichtner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roussel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R&#246;hrens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bayle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD1NKWLW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864382v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra K Bordia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ballot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2481-2018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1254;zden &#199;elikbilek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.070" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy No&#235;l" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Trecourt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourcier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.04.069" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.06.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kumar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarshad Rommel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.02.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.05.024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L81W5JSZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozden Celikbilek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07207.0081ecst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.09.156" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P13X5RK9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauth&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caisso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.038" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371082v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra K. Bordia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0D2V73R4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Sar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.08.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF0D0BM6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121289v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Lichtner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QNGVJHK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokhtari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02490-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121273v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lichtner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.09.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298373v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.07.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPZDRF09-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211348v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. L. Yan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Lee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13416" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2H1JLSV2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reynier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Carry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laucournet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.03.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR8HXBRM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073076v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suhonen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurencin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Usseglio-Viretta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8275-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073080v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9WJWJD9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963751v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hedjazi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.10.025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFX27CVR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850214v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.X. Liu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.09.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJF6SDM1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839664v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sans" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geneves" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.11.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K940W8C1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869264v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Yan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809602" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kallel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.11.073" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWPT3CKQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.05.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJZQD0D2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747483v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.03.030" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQ63PDB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Saha" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Joshi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balakrishnan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.02.033" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVPGCWSG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741485v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Bordia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.05.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGKTS342-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781323v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiegmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.07.039" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QL60KZ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730625" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747578v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Bordia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/4/045009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633954v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxing Liu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurencin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.033" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J926F94D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664182v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Iorio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04669.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVH5SXW6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640119v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joshi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.04237.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN2L8X0Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.04.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NLFM93H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2009.11.013" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGNSJG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466808v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Joshi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Saha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.09.058" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W2M6ZRP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428620v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.09.041" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6705L0KM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526842v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olmos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Takahashi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430903150225" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389072v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camacho Montes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olmos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389089v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389087v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374958v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marmottant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortensen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203238v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197074v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.R. Schneider" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessemond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333325v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Clemens Reinhard Schneider" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louis Martin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.05.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJC7WL3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594920v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Paredes-Goyes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.13721" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Zhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zeng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhao Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhang Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10338-024-00535-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Nogueira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gervais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00325899.2023.2198796" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904166v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatreya Manjulagiri Venkatesh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Bonaldo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazerat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Romero-Baivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117577" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jauffres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120727" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Missiaen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117182" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890254v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Radi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107699" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R Carazzone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary C Cordero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Parant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.02.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Calonne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Milliancourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Philip" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guesnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;nane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Baeza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119646" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Kumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927618014496" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yrieix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.07.061" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gon&#231;alves" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morthomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lichtner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roussel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R&#246;hrens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ballot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2481-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra K Bordia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bayle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD1NKWLW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1254;zden &#199;elikbilek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.070" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy No&#235;l" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Trecourt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourcier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.04.069" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.06.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.05.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L81W5JSZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kumar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarshad Rommel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.02.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozden Celikbilek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07207.0081ecst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.09.156" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P13X5RK9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauth&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caisso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.038" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371082v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra K. Bordia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0D2V73R4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Sar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.08.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF0D0BM6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121289v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Lichtner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QNGVJHK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121273v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lichtner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.09.027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218308v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokhtari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02490-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. L. Yan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Lee" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13416" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2H1JLSV2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298373v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.07.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPZDRF09-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reynier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Carry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laucournet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.03.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR8HXBRM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073076v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suhonen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurencin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Usseglio-Viretta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8275-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073080v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9WJWJD9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963751v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hedjazi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.10.025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFX27CVR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839664v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sans" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geneves" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.11.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K940W8C1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850214v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.X. Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.09.031" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJF6SDM1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869264v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Yan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809602" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kallel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.11.073" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWPT3CKQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.05.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJZQD0D2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747597v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Saha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Joshi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balakrishnan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.02.033" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVPGCWSG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747483v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.03.030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQ63PDB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741485v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Bordia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.05.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGKTS342-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747468v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730625" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781323v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiegmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.07.039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QL60KZ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747578v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Bordia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/4/045009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633954v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxing Liu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurencin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.033" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J926F94D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640119v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joshi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.04237.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN2L8X0Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664182v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Iorio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04669.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVH5SXW6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.04.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NLFM93H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2009.11.013" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGNSJG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466808v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Joshi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Saha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.09.058" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W2M6ZRP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526842v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olmos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Takahashi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430903150225" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428620v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.09.041" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6705L0KM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389072v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camacho Montes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olmos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389089v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389087v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374958v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marmottant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortensen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203238v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197074v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.R. Schneider" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessemond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333325v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Clemens Reinhard Schneider" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louis Martin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.05.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJC7WL3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>