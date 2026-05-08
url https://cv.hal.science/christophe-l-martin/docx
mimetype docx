--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -1555,278 +1555,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity and fracture of brick and mortar materials using discrete element simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Deville</w:t>
+                <w:t xml:space="preserve">Thermal Conductivity of Snow, Firn, and Porous Ice From 3‐D Image‐Based Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neige Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Milliancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.02.009⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (22), pp.13079-13089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL085228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067383v1</w:t>
+                <w:t xml:space="preserve">hal-03053507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductivity of Snow, Firn, and Porous Ice From 3‐D Image‐Based Computations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armelle Philip</w:t>
+                <w:t xml:space="preserve">Elasticity and fracture of brick and mortar materials using discrete element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (22), pp.13079-13089. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.101-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL085228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053507v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why fumed and precipitated silica have different mechanical behavior: Contribution of discrete element simulations</w:t>
               </w:r>
@@ -1946,77 +1946,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray tomography densification of firn: The role of mechanics and diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2589,2335 +2589,2335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore morphology of polar firn around closure revealed by X-ray tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical behaviour of porous lanthanide oxide microspheres: Experimental investigation and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ballot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+                <w:t xml:space="preserve">P. Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Martinerie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe L. Martin</w:t>
+                <w:t xml:space="preserve">E. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-12-2481-2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.695 - 703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864373v1</w:t>
+                <w:t xml:space="preserve">hal-01678678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of strain tolerant porous microstructures – A case for controlled imperfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajendra K Bordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 148, pp.193 - 201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of porous lanthanide oxide microspheres: Experimental investigation and numerical simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bayle</w:t>
+                <w:t xml:space="preserve">Pore morphology of polar firn around closure revealed by X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+                <w:t xml:space="preserve">Clément Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Martinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.09.024⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (7), pp.2481-2500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-12-2481-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01678678v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sintering temperature on morphology and electrochemical performance of LSCF/GDC composite films as efficient cathode for SOFC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast in situ 3D nanoimaging: a new tool for dynamic characterization in materials science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ӧzden Çelikbilek</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Siyu Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.06.070⟩</w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (7), pp.354 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677467v1</w:t>
+                <w:t xml:space="preserve">hal-01678681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anisotropic contact response of viscoplastic monocrystalline ice particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Burr</w:t>
+                <w:t xml:space="preserve">Influence of sintering temperature on morphology and electrochemical performance of LSCF/GDC composite films as efficient cathode for SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ӧzden Çelikbilek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Noël</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Djurado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.04.069⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 246, pp.1248 - 1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.06.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864375v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast in situ 3D nanoimaging: a new tool for dynamic characterization in materials science</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Jauffres</w:t>
+                <w:t xml:space="preserve">The anisotropic contact response of viscoplastic monocrystalline ice particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Trecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siyu Lou</w:t>
+                <w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (7), pp.354 - 359. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.576-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2017.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.04.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678681v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of amorphous silica surface properties with truncated Coulomb interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Foray</w:t>
+                <w:t xml:space="preserve">Effect of Macropore Anisotropy on the Mechanical Response of Hierarchically Porous Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Lichtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendra K. Bordia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.05.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (3), pp.979 - 987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.14004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446369v1</w:t>
+                <w:t xml:space="preserve">hal-01371082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of packing characteristics on the discrete element simulation of elasticity and buckling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarshad Rommel</w:t>
+                <w:t xml:space="preserve">Strength of hierarchically porous ceramics: Discrete simulations on X-ray nanotomography images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Lichtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendra K. Bordia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.02.009⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.250 - 253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367851v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coupled Experimental/Numerical Approach for Tuning High-Performing SOFC-Cathode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of packing characteristics on the discrete element simulation of elasticity and buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishi Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozden Celikbilek</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarshad Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/07207.0081ecst⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677479v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of hierarchically nanostructured electrodes for solid oxide fuel cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mónica Burriel</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulations of amorphous silica surface properties with truncated Coulomb interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morthomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.09.156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 447, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446351v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Weak Acid Resin Process: A Dustless Conversion Route for the Synthesis of Americium Bearing-blanket Precursors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Picart</w:t>
+                <w:t xml:space="preserve">A Coupled Experimental/Numerical Approach for Tuning High-Performing SOFC-Cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozden Celikbilek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dessemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gauthé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Remy</w:t>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.038⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (7), pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/07207.0081ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02388876v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Macropore Anisotropy on the Mechanical Response of Hierarchically Porous Ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Roussel</w:t>
+                <w:t xml:space="preserve">Rational design of hierarchically nanostructured electrodes for solid oxide fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ӧzden Çelikbilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rajendra K. Bordia</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dessemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.14004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 333, pp.72 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.09.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371082v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength of hierarchically porous ceramics: Discrete simulations on X-ray nanotomography images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rajendra K. Bordia</w:t>
+                <w:t xml:space="preserve">The Weak Acid Resin Process: A Dustless Conversion Route for the Synthesis of Americium Bearing-blanket Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113, pp.250 - 253. </w:t>
+              <w:t xml:space="preserve">Procedia Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.271-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381870v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02388876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional analysis of Ce0.9Gd0.1O1.95–La0.6Sr0.4Co0.2Fe0.8O3−δ oxygen electrode for solid oxide cells</w:t>
+                <w:t xml:space="preserve">Dispersion, connectivity and tortuosity of hierarchical porosity composite SOFC cathodes prepared by freeze-casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslaw Sar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe L. Martin</w:t>
+                <w:t xml:space="preserve">A.Z. Lichtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jauffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35 (16), pp.4496-4505. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.08.019⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.585-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263551v1</w:t>
+                <w:t xml:space="preserve">hal-01121289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion, connectivity and tortuosity of hierarchical porosity composite SOFC cathodes prepared by freeze-casting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three dimensional analysis of Ce0.9Gd0.1O1.95–La0.6Sr0.4Co0.2Fe0.8O3−δ oxygen electrode for solid oxide cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Charlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.L. Martin</w:t>
+                <w:t xml:space="preserve">Jaroslaw Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozden Celikbilek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dessemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35 (2), pp.585-595. </w:t>
+              <w:t xml:space="preserve">, 2015, 35 (16), pp.4496-4505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121289v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective transport properties of 3D multi-component microstructures with interface resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Roussel</w:t>
+                <w:t xml:space="preserve">Porous metal oxide microspheres from ion exchange resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lichtner</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96, Part A, pp.277-273. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (9), pp.1675-1687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02490-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121273v1</w:t>
+                <w:t xml:space="preserve">hal-01218308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous metal oxide microspheres from ion exchange resin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Remy</w:t>
+                <w:t xml:space="preserve">Effective transport properties of 3D multi-component microstructures with interface resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mokhtari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Lichtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendra K. Bordia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 224 (9), pp.1675-1687. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, Part A, pp.277-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02490-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218308v1</w:t>
+                <w:t xml:space="preserve">hal-01121273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative Studies on Sintering of Ni/BaTiO3 Multilayers Using X-ray Computed Nanotomography and FIB-SEM Nanotomograhy</w:t>
               </w:r>
@@ -5314,983 +5314,983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale 3D imaging of absorbing porous materials for solid oxide fuel cells.</w:t>
+                <w:t xml:space="preserve">Experimental investigation and discrete simulation of fragmentation in expanded breakfast cereals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Villanova</w:t>
+                <w:t xml:space="preserve">L. Hedjazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cloetens</w:t>
+                <w:t xml:space="preserve">S. Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Suhonen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8275-3⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.28-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073076v1</w:t>
+                <w:t xml:space="preserve">hal-00963751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution during the co-sintering of Ni/BaTiO3 multilayer ceramic capacitors modeled by discrete element simulations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale 3D imaging of absorbing porous materials for solid oxide fuel cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Yan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Usseglio-Viretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.04.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (16), pp.5626-5634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8275-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01073080v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation and discrete simulation of fragmentation in expanded breakfast cereals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Hedjazi</w:t>
+                <w:t xml:space="preserve">Microstructure evolution during the co-sintering of Ni/BaTiO3 multilayer ceramic capacitors modeled by discrete element simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Dendievel</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55, pp.28-36. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (13), pp.3167-3179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963751v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green strength of binder-free ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensile strength and toughness of partially sintered ceramics using discrete element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jauffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pizette</w:t>
+                <w:t xml:space="preserve">X.X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Geneves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.11.018⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.132-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839664v1</w:t>
+                <w:t xml:space="preserve">hal-00850214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile strength and toughness of partially sintered ceramics using discrete element</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X.X. Liu</w:t>
+                <w:t xml:space="preserve">In-situ synchrotron x-ray transmission microscopy of the sintering of multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.L. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.09.031⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4809602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00850214v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ synchrotron x-ray transmission microscopy of the sintering of multilayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Guillon</w:t>
+                <w:t xml:space="preserve">Thermoelectric and mechanical properties of a hot pressed nanostructured n-type Si80Ge20 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4809602⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 564, pp.65-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2012.11.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869264v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric and mechanical properties of a hot pressed nanostructured n-type Si80Ge20 alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green strength of binder-free ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pizette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Kallel</w:t>
+                <w:t xml:space="preserve">F. Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.L. Martin</w:t>
+                <w:t xml:space="preserve">T. Geneves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 564, pp.65-70. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (5), pp.975-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2012.11.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839657v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of size and homogeneity of rigid inclusions on the sintering of composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6369,470 +6369,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of compaction behavior of alumina nano powder.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Balakrishnan</w:t>
+                <w:t xml:space="preserve">Application of the Discrete Element Method to crack propagation and crack branching in a vitreous dense biopolymer material.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hedjazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2012.02.033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (13), pp.1893-1899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747597v1</w:t>
+                <w:t xml:space="preserve">hal-00747483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Discrete Element Method to crack propagation and crack branching in a vitreous dense biopolymer material.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Hedjazi</w:t>
+                <w:t xml:space="preserve">Simulation of the toughness of partially sintered ceramics with realistic microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Dendievel</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lichtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Bordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.03.030⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (12), pp.4685-4694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747483v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the toughness of partially sintered ceramics with realistic microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Jauffres</w:t>
+                <w:t xml:space="preserve">Investigation of compaction behavior of alumina nano powder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.K. Bordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (12), pp.4685-4694. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 224, pp.90-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.05.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2012.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741485v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron x-ray nano-tomography characterization of the sintering of multilayered systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.L. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7094,51 +7094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lichtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. K. Bordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7331,77 +7331,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Compaction and Green Strength of Aggregated Ceramic Powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7460,51 +7460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength of Highly Porous Ceramic Electrodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7512,51 +7512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94 (10), pp.3500-3508. </w:t>
@@ -7600,828 +7600,828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity and strength of partially sintered ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X.X. Liu</w:t>
+                <w:t xml:space="preserve">Effect of particle size in aggregated and agglomerated ceramic powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pizette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Bouvard</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Saha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2010.04.007⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (3), pp.802-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.09.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517211v1</w:t>
+                <w:t xml:space="preserve">hal-00466808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction of aggregated ceramic powders: From contact laws to fracture and yield surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pizette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 198 (2), pp.240-250. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2009.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle size in aggregated and agglomerated ceramic powders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elasticity and strength of partially sintered ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pizette</w:t>
+                <w:t xml:space="preserve">X.X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. P. Saha</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (3), pp.802-812. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (6), pp.829-842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.09.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2010.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466808v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the sintering of heterogeneous powder structures by in situ microtomography</w:t>
+                <w:t xml:space="preserve">Investigation of the sintering of heterogeneous powder systems by synchrotron microtomography and discrete element simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Olmos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bouvard</w:t>
+                <w:t xml:space="preserve">L. Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsu Takahashi</w:t>
+                <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Di Michiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (7), pp.1492-1499</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526842v1</w:t>
+                <w:t xml:space="preserve">hal-00389087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of a substrate on the sintering of constrained films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. K. Bordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (2), pp.549-558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2008.09.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of defects during sintering – discrete element simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.L. Martin</w:t>
+                <w:t xml:space="preserve">Analysing the sintering of heterogeneous powder structures by in situ microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsu Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Camacho Montes</w:t>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Olmos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (32), pp.2949-2965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430903150225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389072v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering of powder mixtures: experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8436,178 +8436,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 190, pp.134-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the sintering of heterogeneous powder systems by synchrotron microtomography and discrete element simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Evolution of defects during sintering – discrete element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Camacho Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Di Michiel</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Bordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 92 (7), pp.1492-1499</w:t>
+              <w:t xml:space="preserve">, 2009, 97 (7), pp.1435-1441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389087v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination measurements in compacted NaCl irregular powders using X-ray microtomography</w:t>
               </w:r>
@@ -8943,51 +8943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Siebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 52 (1), pp. 314-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9202,51 +9202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594920v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Paredes-Goyes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.13721" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Zhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zeng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhao Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhang Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10338-024-00535-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Nogueira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gervais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00325899.2023.2198796" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904166v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatreya Manjulagiri Venkatesh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Bonaldo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazerat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Romero-Baivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117577" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jauffres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120727" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Missiaen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117182" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890254v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Radi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107699" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R Carazzone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary C Cordero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Parant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.02.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Calonne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Milliancourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Philip" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guesnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;nane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Baeza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119646" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Kumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927618014496" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yrieix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.07.061" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gon&#231;alves" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morthomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lichtner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roussel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R&#246;hrens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ballot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2481-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra K Bordia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bayle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD1NKWLW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1254;zden &#199;elikbilek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.070" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy No&#235;l" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Trecourt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourcier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.04.069" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.06.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.05.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L81W5JSZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kumar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarshad Rommel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.02.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozden Celikbilek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07207.0081ecst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.09.156" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P13X5RK9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauth&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caisso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.038" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371082v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra K. Bordia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0D2V73R4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Sar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.08.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF0D0BM6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121289v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Lichtner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QNGVJHK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121273v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lichtner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.09.027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218308v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokhtari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02490-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. L. Yan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Lee" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13416" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2H1JLSV2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298373v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.07.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPZDRF09-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reynier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Carry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laucournet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.03.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR8HXBRM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073076v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suhonen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurencin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Usseglio-Viretta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8275-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073080v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9WJWJD9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963751v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hedjazi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.10.025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFX27CVR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839664v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sans" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geneves" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.11.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K940W8C1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850214v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.X. Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.09.031" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJF6SDM1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869264v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Yan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809602" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kallel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.11.073" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWPT3CKQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.05.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJZQD0D2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747597v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Saha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Joshi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balakrishnan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.02.033" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVPGCWSG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747483v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.03.030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQ63PDB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741485v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Bordia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.05.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGKTS342-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747468v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730625" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781323v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiegmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.07.039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QL60KZ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747578v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Bordia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/4/045009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633954v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxing Liu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurencin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.033" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J926F94D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640119v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joshi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.04237.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN2L8X0Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664182v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Iorio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04669.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVH5SXW6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.04.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NLFM93H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2009.11.013" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGNSJG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466808v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Joshi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Saha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.09.058" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W2M6ZRP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526842v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olmos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Takahashi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430903150225" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428620v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.09.041" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6705L0KM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389072v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camacho Montes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olmos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389089v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389087v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374958v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marmottant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortensen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203238v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197074v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.R. Schneider" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessemond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333325v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Clemens Reinhard Schneider" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louis Martin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.05.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJC7WL3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594920v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Paredes-Goyes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.13721" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Zhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zeng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhao Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhang Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10338-024-00535-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Nogueira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gervais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00325899.2023.2198796" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904166v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatreya Manjulagiri Venkatesh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Bonaldo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazerat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Romero-Baivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117577" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jauffres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120727" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Missiaen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117182" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890254v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Radi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107699" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R Carazzone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary C Cordero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Parant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Calonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Milliancourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Philip" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.02.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guesnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;nane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Baeza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119646" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.01.053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villanova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Kumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927618014496" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dendievel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yrieix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.07.061" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gon&#231;alves" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morthomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lichtner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roussel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R&#246;hrens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bayle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD1NKWLW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864382v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra K Bordia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ballot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2481-2018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Lou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2017.06.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1254;zden &#199;elikbilek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.06.070" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864375v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy No&#235;l" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Trecourt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourcier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.04.069" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra K. Bordia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0D2V73R4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kumar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarshad Rommel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.02.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446369v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.05.024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L81W5JSZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozden Celikbilek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07207.0081ecst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446351v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.09.156" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P13X5RK9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauth&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caisso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.038" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Lichtner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roussel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QNGVJHK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263551v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Sar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.08.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF0D0BM6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokhtari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02490-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121273v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lichtner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.09.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. L. Yan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Lee" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13416" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2H1JLSV2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298373v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaona Randrianalisoa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.07.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPZDRF09-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reynier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Carry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laucournet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.03.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR8HXBRM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963751v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hedjazi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.10.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFX27CVR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suhonen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurencin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Usseglio-Viretta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8275-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073080v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9WJWJD9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850214v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.X. Liu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.09.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJF6SDM1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869264v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Yan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809602" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839657v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kallel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.11.073" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWPT3CKQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sans" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geneves" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.11.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K940W8C1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.05.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJZQD0D2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747483v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.03.030" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQ63PDB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741485v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Bordia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.05.024" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGKTS342-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747597v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Saha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kumar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Joshi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balakrishnan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.02.033" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVPGCWSG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747468v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4730625" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781323v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiegmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2012.07.039" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QL60KZ9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747578v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Bordia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/4/045009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633954v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxing Liu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Delette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurencin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.033" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J926F94D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640119v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joshi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.04237.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN2L8X0Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664182v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Iorio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04669.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVH5SXW6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Joshi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Saha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.09.058" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W2M6ZRP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468059v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2009.11.013" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGNSJG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517211v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.04.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NLFM93H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389087v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olmos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428620v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.09.041" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6705L0KM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526842v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olmos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Takahashi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430903150225" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389072v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camacho Montes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374958v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marmottant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortensen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203238v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197074v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.R. Schneider" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessemond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333325v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Clemens Reinhard Schneider" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louis Martin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.05.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJC7WL3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>