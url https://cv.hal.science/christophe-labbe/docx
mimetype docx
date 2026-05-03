--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -467,295 +467,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring structural and optical properties of Ta2O5 thin films via radio frequency magnetron sputtering for high-refractive index transparent materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.183273⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223847v1</w:t>
+                <w:t xml:space="preserve">hal-05097098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martando Rath</w:t>
+                <w:t xml:space="preserve">Tailoring structural and optical properties of Ta2O5 thin films via radio frequency magnetron sputtering for high-refractive index transparent materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.183273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.183273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097098v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the oxidation conditions on the orientation of TiNxOy grown by atomic layer deposition: Impact on the optical and electrical properties</w:t>
               </w:r>
@@ -1009,51 +1009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Transparency Window of SrVO 3 Transparent Conducting Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1156,90 +1156,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 608, pp.155214. </w:t>
@@ -1813,51 +1813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs optiques polarisants - Formalisme de Jones et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1898,1809 +1898,1809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR Study of the Mn-Doped Magnesium Titanate Ceramics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface-enhanced luminescence of Cr$^{3+}$ -doped ZnAl$_2$ O$_4$ and MgAl$_2$O$_4$ using Ag@SiO$_2$ and Au@SiO$_2$ core–shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Okulov</w:t>
+                <w:t xml:space="preserve">Rodrigo Valenzuela-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Savchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Petrenko</w:t>
+                <w:t xml:space="preserve">Camilo Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac4a80⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (12), pp.5096-5107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2MA00217E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794195v1</w:t>
+                <w:t xml:space="preserve">hal-03792503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoepitaxial growth of high-quality GaN nanoarrays for enhanced UV luminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach for microstructure imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Rasmusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baodan Liu</w:t>
+                <w:t xml:space="preserve">Richard Levenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingyun Liu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arvydas Laurinavicius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ce01519b⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.19565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24176-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387374v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-enhanced luminescence of Cr$^{3+}$ -doped ZnAl$_2$ O$_4$ and MgAl$_2$O$_4$ using Ag@SiO$_2$ and Au@SiO$_2$ core–shell nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic-scale and optical investigation of nanostructured Er disilicates in silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guehairia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Valenzuela-Fernández</w:t>
+                <w:t xml:space="preserve">H. Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camilo Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (12), pp.5096-5107. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926, pp.166947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2MA00217E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.166947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792503v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for microstructure imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faisceaux gaussiens - Théorie et mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Plancoulaine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arvydas Laurinavicius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24176-8⟩</w:t>
+              <w:t xml:space="preserve">Optique Photonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-e4042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921719v1</w:t>
+                <w:t xml:space="preserve">hal-04383496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale and optical investigation of nanostructured Er disilicates in silica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faisceaux gaussiens - Optique et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.166947⟩</w:t>
+              <w:t xml:space="preserve">Optique Photonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-e4043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762893v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisceaux gaussiens - Théorie et mesures</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Photonique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-e4042⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.2108047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383496v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisceaux gaussiens - Optique et applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comprehensive investigation of Er$_2$O$_3$ thin films grown with different ALD approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Photonique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-e4043⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.102377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383493v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and study of Tb$^{3+}$ doped Nb$_2$O$_5$ thin films by radiofrequency magnetron sputtering: photoluminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hurand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Dallocchio</w:t>
+                <w:t xml:space="preserve">Bryan Horcholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 597, pp.153711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340142v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive investigation of Er$_2$O$_3$ thin films grown with different ALD approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Portier</w:t>
+                <w:t xml:space="preserve">Structural evolution in an annealed (Eu, Tb)-doped ZnO/Si nanoscale junction: implication for red LED development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoryana Zhuchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102377⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (12), pp.18545-18552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c04355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790146v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and study of Tb$^{3+}$ doped Nb$_2$O$_5$ thin films by radiofrequency magnetron sputtering: photoluminescence properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homoepitaxial growth of high-quality GaN nanoarrays for enhanced UV luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baodan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Horcholle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 597, pp.153711. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (13), pp.2472-2478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1ce01519b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675408v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution in an annealed (Eu, Tb)-doped ZnO/Si nanoscale junction: implication for red LED development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EPR Study of the Mn-Doped Magnesium Titanate Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vorona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nosenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Leroux</w:t>
+                <w:t xml:space="preserve">S. Okulov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guillaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">D. Savchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoryana Zhuchenko</w:t>
+                <w:t xml:space="preserve">T. Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (12), pp.18545-18552. </w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.013005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c04355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac4a80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921715v1</w:t>
+                <w:t xml:space="preserve">hal-03794195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of post annealing treatments on the luminescence of rare earth ions in ZnO:Tb,Eu/Si heterojunction</w:t>
+                <w:t xml:space="preserve">Optical and structural properties of Mn 4+ activated (ZnxMg1‐x)2TiO4 red phosphors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guillaume</w:t>
+                <w:t xml:space="preserve">Lyudmyla Borkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Frieiro</w:t>
+                <w:t xml:space="preserve">Tetyana Stara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Blázquez</w:t>
+                <w:t xml:space="preserve">Igor Vorona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Labbe</w:t>
+                <w:t xml:space="preserve">Valentyna Nosenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. López-Vidrier</w:t>
+                <w:t xml:space="preserve">Olexandr Gudymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 556, pp.149754. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 219 (15), pp.2100509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202100509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195570v1</w:t>
+                <w:t xml:space="preserve">hal-03349980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural properties of Mn 4+ activated (ZnxMg1‐x)2TiO4 red phosphors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of (Tb,Eu) 9.43 (SiO 4 ) 6 O 2−δ Oxy-Apatite Structures as Nanometric Inclusions in Annealed (Eu,Tb)-Doped ZnO/Si Junctions: Combined Electron Diffraction and Chemical Contrast Imaging Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyudmyla Borkovska</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202100509⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (7), pp.4508-4516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349980v1</w:t>
+                <w:t xml:space="preserve">hal-03195571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of (Tb,Eu) 9.43 (SiO 4 ) 6 O 2−δ Oxy-Apatite Structures as Nanometric Inclusions in Annealed (Eu,Tb)-Doped ZnO/Si Junctions: Combined Electron Diffraction and Chemical Contrast Imaging Studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">Influence of post annealing treatments on the luminescence of rare earth ions in ZnO:Tb,Eu/Si heterojunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Frieiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pelloquin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. López-Vidrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (7), pp.4508-4516. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 556, pp.149754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195571v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the interfacial reactions and environment of rare-earth ions in thin oxide films towards wafer-scalable quantum technologies</w:t>
               </w:r>
@@ -3820,77 +3820,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of luminescence measurements to the structural characterization of Pr3+-doped HfSiOx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,2504 +4216,2504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of excess MgO in the intensity increase of red emission of Mn4+-activated Mg2TiO4 phosphors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géométrie des rayons lumineux - De la théorie à l’application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31, pp.7555-7564. </w:t>
+              <w:t xml:space="preserve">Optique Photonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-020-03143-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-e4152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495525v1</w:t>
+                <w:t xml:space="preserve">hal-04383498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally induced evolution of optical and structural properties of Er2O3 films grown on Si substrates by thermal atomic layer deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformations in the photoluminescent, electrical and structural properties of Tb3+ and Eu3+ co-doped ZnO films under high-temperature annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Frilay</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gudymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lemarié</w:t>
+                <w:t xml:space="preserve">V. Kladko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 263, pp.127216. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217, pp.116739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2019.127216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.116739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424202v1</w:t>
+                <w:t xml:space="preserve">hal-02305308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géométrie des rayons lumineux - De la théorie à l’application</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Redistribution of Tb and Eu ions in ZnO films grown on different substrates under thermal annealing and its impact on Tb-Eu energy transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sabov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Oberemok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Photonique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-e4152⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 528, pp.146913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383498v1</w:t>
+                <w:t xml:space="preserve">hal-03346185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations in the photoluminescent, electrical and structural properties of Tb3+ and Eu3+ co-doped ZnO films under high-temperature annealing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Kladko</w:t>
+                <w:t xml:space="preserve">Simultaneous detection of trace Ag(I) and Cu(II) ions using homoepitaxially grown GaN micropillar electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinglai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.116739⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1100, pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305308v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redistribution of Tb and Eu ions in ZnO films grown on different substrates under thermal annealing and its impact on Tb-Eu energy transfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Oberemok</w:t>
+                <w:t xml:space="preserve">Towards a white LED based on rare earth-doped ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Frieiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J López-Vidrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Blázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S González-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146913⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (46), pp.465207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abadc9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346185v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous detection of trace Ag(I) and Cu(II) ions using homoepitaxially grown GaN micropillar electrode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cai Zhang</w:t>
+                <w:t xml:space="preserve">The role of excess MgO in the intensity increase of red emission of Mn4+-activated Mg2TiO4 phosphors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Borkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vorona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nosenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.11.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.7555-7564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-020-03143-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346182v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a white LED based on rare earth-doped ZnO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J López-Vidrier</w:t>
+                <w:t xml:space="preserve">Thermally induced evolution of optical and structural properties of Er2O3 films grown on Si substrates by thermal atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Blázquez</w:t>
+                <w:t xml:space="preserve">P. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S González-Torres</w:t>
+                <w:t xml:space="preserve">Franck Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (46), pp.465207. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, pp.127216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abadc9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2019.127216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612706v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rapid thermal annealing temperature on the photoluminescence of Tb ions embedded in silicon nitride films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers l’optique de Fourier digitale - Du plan de Fourier à l’imagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
+              <w:t xml:space="preserve">Optique Photonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.02.018⟩</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-e4151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045420v1</w:t>
+                <w:t xml:space="preserve">hal-04383501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’optique de Fourier digitale - Du plan de Fourier à l’imagerie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation of dual-wavelength pumped 35 μm CW laser operation of Er:CaF 2 and Er:KY 3 F 10 in waveguide configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiyu Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moncorgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huying Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiping P. Caï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Photonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2), pp.275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-e4151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.000275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383501v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of dual-wavelength pumped 35 μm CW laser operation of Er:CaF 2 and Er:KY 3 F 10 in waveguide configuration</w:t>
+                <w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saiyu Luo</w:t>
+                <w:t xml:space="preserve">Ing-Song Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Moncorgé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+                <w:t xml:space="preserve">Shao-Chun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huying Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhiping P. Caï</w:t>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.000275⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (5), pp.515-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305311v1</w:t>
+                <w:t xml:space="preserve">hal-01918905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The peculiarities of structural and optical properties of HfO2-based films co-doped with silicon and erbium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918905v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peculiarities of structural and optical properties of HfO2-based films co-doped with silicon and erbium</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuning of the Optical Properties of the Transparent Conducting Oxide SrVO3 by Electronic Correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.251⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (7), pp.1801516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201801516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819558v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of the Optical Properties of the Transparent Conducting Oxide SrVO3 by Electronic Correlations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thermal Treatments and Photoluminescence Properties of ZnO and ZnO:Yb Films Grown by Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201801516⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (2), pp.1800203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201800203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998780v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Treatments and Photoluminescence Properties of ZnO and ZnO:Yb Films Grown by Magnetron Sputtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">First down converter multilayers integration in an industrial Si solar cell process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Lemarié</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Matthieu Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201800203⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.152-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.3071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406460v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First down converter multilayers integration in an industrial Si solar cell process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Matthieu Anglade</w:t>
+                <w:t xml:space="preserve">Light-activated electroforming in ITO/ZnO/ p -Si resistive switching devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frieiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. López-Vidrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.3071⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (26), pp.261104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5125844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867390v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-activated electroforming in ITO/ZnO/ p -Si resistive switching devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Blázquez</w:t>
+                <w:t xml:space="preserve">Influence of annealing on luminescence and energy transfer in ZnO multilayer structure co-doped with Tb and Eu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.V. Borkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Korsunska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kolomys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Frieiro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">X. Portier</w:t>
+                <w:t xml:space="preserve">V. Strelchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 115 (26), pp.261104. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 692, pp.137634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5125844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431633v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of annealing on luminescence and energy transfer in ZnO multilayer structure co-doped with Tb and Eu</w:t>
+                <w:t xml:space="preserve">Correlation between composition, microstructure, and emission properties in Nd-doped Si-rich Si oxynitride films: investigation into the nature of the sensitizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.V. Borkovska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Khomenkova</w:t>
+                <w:t xml:space="preserve">C-H Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Korsunska</w:t>
+                <w:t xml:space="preserve">Y-T An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kolomys</w:t>
+                <w:t xml:space="preserve">W Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Strelchuk</w:t>
+                <w:t xml:space="preserve">D-C Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (4), pp.045702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438873v1</w:t>
+                <w:t xml:space="preserve">hal-01942470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between composition, microstructure, and emission properties in Nd-doped Si-rich Si oxynitride films: investigation into the nature of the sensitizer</w:t>
+                <w:t xml:space="preserve">Enhancing Blue Emission in Ce Doped Silicon Oxynitrides Based Electroluminescent Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-H Liang</w:t>
+                <w:t xml:space="preserve">F. Ehré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y-T An</w:t>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Jin</w:t>
+                <w:t xml:space="preserve">B. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-C Meng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Wang</w:t>
+                <w:t xml:space="preserve">W. Jadwisienczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (12), pp.R157-R163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0031912jss⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942470v1</w:t>
+                <w:t xml:space="preserve">hal-02378617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Blue Emission in Ce Doped Silicon Oxynitrides Based Electroluminescent Devices</w:t>
+                <w:t xml:space="preserve">Influence of rapid thermal annealing temperature on the photoluminescence of Tb ions embedded in silicon nitride films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ehré</w:t>
+                <w:t xml:space="preserve">M.M. M Klak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Blázquez</w:t>
+                <w:t xml:space="preserve">G. Zatryb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Garrido</w:t>
+                <w:t xml:space="preserve">L.W. W Golacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Jadwisienczak</w:t>
+                <w:t xml:space="preserve">P. Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (12), pp.R157-R163. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0031912jss⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378617v1</w:t>
+                <w:t xml:space="preserve">hal-02045420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’optique de Fourier digitale - De la diffraction au plan de Fourier...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6894,103 +6894,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive switching and charge transport mechanisms in ITO/ZnO/ p -Si devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Blázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frieiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. López-Vidrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113 (18), </w:t>
@@ -7292,90 +7292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Pr 3+ luminescence in hafnium silicate films: combined atom probe tomography and TEM investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7556,130 +7556,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ing-Song Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shao-Chun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rare Earths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942434v1</w:t>
@@ -7818,732 +7818,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and emission properties of Tb3+-doped nitrogen-rich silicon oxynitride films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Down-shifting Si-based layer for Si solar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ing-Song Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Artur Podhorodecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5ca0⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.132-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453463v1</w:t>
+                <w:t xml:space="preserve">hal-01528406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-shifting Si-based layer for Si solar applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
+                <w:t xml:space="preserve">Alignment control and atomically-scaled heteroepitaxial interface study of GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baodan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinglai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.05.011⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.5212-5221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR00032D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528406v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment control and atomically-scaled heteroepitaxial interface study of GaN nanowires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baodan Liu</w:t>
+                <w:t xml:space="preserve">RBS Analysis of Down-conversion Layers Comprising Two Rare-Earth Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ingram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Jadwisienczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ehré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjing Yang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR00032D⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.32 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507361v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RBS Analysis of Down-conversion Layers Comprising Two Rare-Earth Elements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Optique matricielle pour l’analyse des systèmes centrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2017.09.015⟩</w:t>
+              <w:t xml:space="preserve">Optique Photonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-e8250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869972v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optique matricielle pour l’analyse des systèmes centrés</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and emission properties of Tb3+-doped nitrogen-rich silicon oxynitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Tao An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Zatryb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Podhorodecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Photonique</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-e8250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5ca0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383507v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rapid thermal treatments on the physical properties of Cobalt Doped ZnO Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ehré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (2), pp.163-168. </w:t>
@@ -8581,64 +8581,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered crystalline ZnIn2S4 nanosheets: CVD synthesis and photo-electrochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baodan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8849,77 +8849,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiNx:Tb3+–Yb3+, an efficient down-conversion layer compatible with a silicon solar cell process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8977,429 +8977,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two components for one resistivity in LaVO3/SrTiO3 heterostructure</w:t>
+                <w:t xml:space="preserve">La1−xLnxH(O3PCH3)2 (Ln = Tb, Eu; 0 &amp;lt; x ≤ 1): an organic–inorganic hybrid with lanthanide chains and tunable luminescence properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Rotella</w:t>
+                <w:t xml:space="preserve">B. Mutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Copie</w:t>
+                <w:t xml:space="preserve">S. Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pautrat</w:t>
+                <w:t xml:space="preserve">O. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Boullay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A David</w:t>
+                <w:t xml:space="preserve">J. M. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095603⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (3), pp.1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4DT02643H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164152v1</w:t>
+                <w:t xml:space="preserve">hal-01241216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La1−xLnxH(O3PCH3)2 (Ln = Tb, Eu; 0 &amp;lt; x ≤ 1): an organic–inorganic hybrid with lanthanide chains and tunable luminescence properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Labbe</w:t>
+                <w:t xml:space="preserve">Effect of Design and Rare-Earth Doping of the Structural, Optical, Electrical and Light Emitting Properties of Si-Based Superlattices Developed for Photonic Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pratibha Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4DT02643H⟩</w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, MA2015-01 (21), pp.1387-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2015-01/21/1387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241216v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Design and Rare-Earth Doping of the Structural, Optical, Electrical and Light Emitting Properties of Si-Based Superlattices Developed for Photonic Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Khomenkova</w:t>
+                <w:t xml:space="preserve">Two components for one resistivity in LaVO3/SrTiO3 heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pratibha Nalini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, MA2015-01 (21), pp.1387-1387. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (9), pp.095603 1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2015-01/21/1387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798176v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of carrier injection in Si nanoparticle-SiOx film based MOS devices</w:t>
               </w:r>
@@ -9411,77 +9411,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (2), pp.206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9553,64 +9553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9655,437 +9655,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of silicon excess in Er-doped silicon-rich nitride light emitting devices at 1.54 μm</w:t>
+                <w:t xml:space="preserve">Concentration determination and activation of rare earth dopants in zinc oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Ramirez</w:t>
+                <w:t xml:space="preserve">A. Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cueff</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Tempez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (9-10), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4893706⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139287v1</w:t>
+                <w:t xml:space="preserve">hal-01149627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing effects on the photoluminescence of terbium doped zinc oxide films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Role of silicon excess in Er-doped silicon-rich nitride light emitting devices at 1.54 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonder Berencen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.123⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (8), pp.083103 1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4893706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138059v1</w:t>
+                <w:t xml:space="preserve">hal-01139287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration determination and activation of rare earth dopants in zinc oxide thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Labbe</w:t>
+                <w:t xml:space="preserve">Annealing effects on the photoluminescence of terbium doped zinc oxide films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Davesnne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 553, pp.52-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201300636⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01149627v1</w:t>
+                <w:t xml:space="preserve">hal-01138059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic and structural investigation of undoped and Er3+ doped hafnium silicate layers.</w:t>
               </w:r>
@@ -10123,51 +10123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Khomenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 453, pp.100-106. </w:t>
@@ -10205,64 +10205,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and optical properties of Pr3+-doped hafnium silicate films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Tao An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10339,103 +10339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Efficient Infrared Quantum Cutting in Tb3+− Yb3+ Codoped Silicon Oxynitride for Solar Cell Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Tao An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Noelle Valerie Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (11), pp.855-862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10495,64 +10495,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114, pp.033103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10733,51 +10733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitization of Er 3 + Infrared Photoluminescence Embedded in a Hybrid Organic-Inorganic Copolymer containing Octahedral Molybdenum Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10837,90 +10837,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence efficiencies of erbium in silicon-based hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Manel Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kurvits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonder Berencen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashid Zia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10984,90 +10984,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undoped and Nd3+ doped Si-based single layers and superlattices for photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 210 (8), pp.1532-1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11095,1585 +11095,1585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically tailored resistance switching in silicon oxide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Structural factors impacting carrier transport and electroluminescence from Si nanocluster-sensitized Er ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Wojdak</w:t>
+                <w:t xml:space="preserve">Olivier Jambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Hudziak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
+                <w:t xml:space="preserve">Yonder Berencén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J. Kenyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/45/455201⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (20), pp.22490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.022490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148236v1</w:t>
+                <w:t xml:space="preserve">hal-01148169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural factors impacting carrier transport and electroluminescence from Si nanocluster-sensitized Er ions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon-rich oxynitride hosts for 1.5μm Er3+ emission fabricated by reactive and standard RF magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jambois</w:t>
+                <w:t xml:space="preserve">S. Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonder Berencén</w:t>
+                <w:t xml:space="preserve">O. Jambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony J. Kenyon</w:t>
+                <w:t xml:space="preserve">P. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (20), pp.22490. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 177 (10), pp.725-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.20.022490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2011.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148169v1</w:t>
+                <w:t xml:space="preserve">hal-05579029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-rich oxynitride hosts for 1.5μm Er3+ emission fabricated by reactive and standard RF magnetron sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Cueff</w:t>
+                <w:t xml:space="preserve">Hafnia-Based Luminescent Insulator for Phosphor Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-T. An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2011.12.007⟩</w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, MA2012-01 (19), pp.840-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2012-01/19/840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05579029v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafnia-Based Luminescent Insulator for Phosphor Application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">Fabrication and photoluminescence properties of Tb-doped nitrogen-rich silicon nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-T. An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. Portier</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2012-01/19/840⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, E‐MRS 2012 Spring Meeting – Symposium A, 9 (10-11), pp.2207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201200253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806446v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and photoluminescence properties of Tb-doped nitrogen-rich silicon nitride films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Labbe</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of InAs quantum dot stacks using AlAs strain compensating layers on InP substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morales</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201200253⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 177 (11), pp.882-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2012.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149528v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of InAs quantum dot stacks using AlAs strain compensating layers on InP substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
+                <w:t xml:space="preserve">Resistive switching in silicon suboxide films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Mehonic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
+                <w:t xml:space="preserve">Maciej Wojdak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tony Rohel</w:t>
+                <w:t xml:space="preserve">Stephen Hudziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2012.03.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (7), pp.074507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3701581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698574v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive switching in silicon suboxide films</w:t>
+                <w:t xml:space="preserve">Electrically tailored resistance switching in silicon oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Mehonic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Wojdak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hudziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jambois</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (45), pp.455201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/45/455201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3701581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01148232v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence and photoluminescence comparative study of erbium-doped silicon-rich silicon oxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Effects of the thickness on the properties of erbium-doped silicon-rich silicon oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dierre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+                <w:t xml:space="preserve">Khalil Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (1), pp.051504. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, E-MRS 2010 Spring Meeting – Symposium I: Advanced Silicon Materials Research for Electronic and Photovoltaic Applications II • E-MRS 2010 Spring Meeting – Symposium J: Silicon-based Nanophotonics, 8 (3), pp.1027-1032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.3549701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201000390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139282v1</w:t>
+                <w:t xml:space="preserve">hal-01139274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the thickness on the properties of erbium-doped silicon-rich silicon oxide thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Photon cutting for excitation of Er 3+ ions in SiO 2 sensitized by Si quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Dohnalová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201000390⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.241308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.241308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01139274v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon cutting for excitation of Er 3+ ions in SiO 2 sensitized by Si quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+                <w:t xml:space="preserve">Thickness-dependent optimization of Er3+ light emission from silicon-rich silicon oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.241308⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148295v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness-dependent optimization of Er3+ light emission from silicon-rich silicon oxide thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Cathodoluminescence and photoluminescence comparative study of erbium-doped silicon-rich silicon oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.395. </w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (1), pp.051504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.3549701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601117v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and structural properties of SiO2 co-doped with Si-nc and Er3+ ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12737,64 +12737,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient energy transfer from Si-nanoclusters to Er ions in silica induced by substrate heating during deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12865,329 +12865,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing and Nd concentration on the photoluminescence of Nd3+ ions coupled with silicon nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Debieu</w:t>
+                <w:t xml:space="preserve">Investigation of emitting centers in SiO2 codoped with silicon nanoclusters and Er3+ ions by cathodoluminescence technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bréard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grzegorz Zatryb</w:t>
+                <w:t xml:space="preserve">Filippo Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Misiewicz</w:t>
+                <w:t xml:space="preserve">Takashi Sekiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 108 (11), pp.113114 1-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 108, pp.113504</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139765v1</w:t>
+                <w:t xml:space="preserve">hal-00544371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of emitting centers in SiO2 codoped with silicon nanoclusters and Er3+ ions by cathodoluminescence technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dierre</w:t>
+                <w:t xml:space="preserve">Effect of annealing and Nd concentration on the photoluminescence of Nd3+ ions coupled with silicon nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Podhorodecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Zatryb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Fabbri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Takashi Sekiguchi</w:t>
+                <w:t xml:space="preserve">Jan Misiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 108, pp.113504</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 108 (11), pp.113114 1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3510521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544371v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the annealing temperature on the optical performances of Er-doped Si-rich silica systems Impact of the annealing temperature on the optical performances of Er-doped Si-rich Silica systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13299,51 +13299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (10), pp.2212-2216. </w:t>
@@ -13393,64 +13393,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the annealing temperature on the optical performances of Er-doped Si-rich Silica systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13648,51 +13648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties and morphology of InAs/InP (113B) surface quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhadi Nakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13763,761 +13763,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of fiber lasers in the generation of coherent UV radiation</w:t>
+                <w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Martel</w:t>
+                <w:t xml:space="preserve">G. Martet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Hideur</w:t>
+                <w:t xml:space="preserve">A. Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bülend Ortaç</w:t>
+                <w:t xml:space="preserve">B. Ortaç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Lecourt</w:t>
+                <w:t xml:space="preserve">J.-B. Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chédot</w:t>
+                <w:t xml:space="preserve">C. Chedot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 138, pp.127</w:t>
+              <w:t xml:space="preserve">, 2006, 138, pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276112v1</w:t>
+                <w:t xml:space="preserve">hal-00491059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t>
+                <w:t xml:space="preserve">Design and Fabrication of GaInAsP/InP VCSEL with two a-Si/a-SiNx Bragg reflectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Martet</w:t>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hideur</w:t>
+                <w:t xml:space="preserve">Olivier Dehaese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ortaç</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Chedot</w:t>
+                <w:t xml:space="preserve">Cyril Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (4-6), pp.281-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11082-006-0029-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491059v1</w:t>
+                <w:t xml:space="preserve">hal-00488026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Fabrication of GaInAsP/InP VCSEL with two a-Si/a-SiNx Bragg reflectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
+                <w:t xml:space="preserve">Time-resolved pump probe of 1.55 µm InAs/InP quantum dots under high resonant excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11082-006-0029-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88, pp.171502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2199454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488026v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved pump probe of 1.55 µm InAs/InP quantum dots under high resonant excitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+                <w:t xml:space="preserve">Increase of charge-carrier redistribution efficiency in a laterally organized superlattice of coupled quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manus Hayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2199454⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.245315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.245315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491485v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of charge-carrier redistribution efficiency in a laterally organized superlattice of coupled quantum dots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">Potentialities of fiber lasers in the generation of coherent UV radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manus Hayne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levallois</w:t>
+                <w:t xml:space="preserve">Bülend Ortaç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Joulaud</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chédot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 138, pp.127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491475v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si wafer bonded of a-Si/a-SiNx distributed Bragg reflectors for 1.55-µm wavelength vertical cavity surface emitting lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Loualiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 98 (4), pp.043107. </w:t>
@@ -14555,51 +14555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach to wetting-layer-assisted lateral coupling of InAs/InP quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Platz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14607,51 +14607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.035342. </w:t>
@@ -14689,103 +14689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the capping layers on lateral confinement in InAs/InP quantum dots for 1.55 µm laser applications studied by magnetophotoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 87, pp.233111. </w:t>
@@ -14862,64 +14862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Platz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 87, pp.243107. </w:t>
@@ -15009,51 +15009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vol.20 (n°5), pp.459-463. </w:t>
@@ -15103,103 +15103,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative investigations of optical absorption in InAs/InP (311)B quantum dots emitting at 1.55 µm wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85 (23), pp.5685. </w:t>
@@ -15547,1109 +15547,1109 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Ferroelectric and Optoelectronic Thin Film Properties: The Role of 2D Oxide Nanosheets and Substrate Engineering</w:t>
+                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Thomas</w:t>
+                <w:t xml:space="preserve">Anthony Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Saade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loïc Joanny</w:t>
+                <w:t xml:space="preserve">Christophe Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRM-J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MRS, Dec 2025, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564934v1</w:t>
+                <w:t xml:space="preserve">hal-05551317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Saade</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t>
+              <w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551317v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Luders</w:t>
+                <w:t xml:space="preserve">Atomic Layer Deposition of Spinel Bimetallic Oxides for Enhanced Photoelectrochemical Energy Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">EMRS spring meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMRS, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565346v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of Spinel Bimetallic Oxides for Enhanced Photoelectrochemical Energy Conversion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Controlling the Insulator-to-Metal Transition in VO₂ Thin Films through Tailored Magnetron Sputtering Deposition Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS spring meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMRS, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098503v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Insulator-to-Metal Transition in VO₂ Thin Films through Tailored Magnetron Sputtering Deposition Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
+              <w:t xml:space="preserve">EMRS Fall meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551356v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+                <w:t xml:space="preserve">Approaching the Insulator-to-Metal Transition (IMT) in ALD-Deposited VOx: Significant Impact on a Broad IR Transmission Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551325v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching the Insulator-to-Metal Transition (IMT) in ALD-Deposited VOx: Significant Impact on a Broad IR Transmission Range</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Optical Properties of Ta2O5 Thin Films Grown by Radiofrequency Magnetron Sputtering through Rapid Thermal Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting ,Symposium I (Nano-engineered coatings and thin films: from fundamentals to applications), Strasbourg, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551349v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Optical Properties of Ta2O5 Thin Films Grown by Radiofrequency Magnetron Sputtering through Rapid Thermal Annealing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">Enhancing Ferroelectric and Optoelectronic Thin Film Properties: The Role of 2D Oxide Nanosheets and Substrate Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Carreño-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathiotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting ,Symposium I (Nano-engineered coatings and thin films: from fundamentals to applications), Strasbourg, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">MRM-J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRS, Dec 2025, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921799v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadate TCO on glass substrate using CNO nanosheets as a template: effect of thickness on the film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie El Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technische Universität Darmstadt; Forschungszentrum Jülich GmbH, Sep 2024, Darmstadt, Germany</w:t>
@@ -16717,51 +16717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rouviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16797,1145 +16797,1145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La doping of SrVO3: tuning the effective mass in a TCO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Apolline Maureau</w:t>
+                <w:t xml:space="preserve">Impact of Oxidation Conditions on the Orientation of TiNxOy Synthesized by ALD: A Study of Optical and Electrical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kou Ihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bousbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR RAFALD, Oct 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921840v1</w:t>
+                <w:t xml:space="preserve">hal-04921882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Oxidation Conditions on the Orientation of TiNxOy Synthesized by ALD: A Study of Optical and Electrical Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hind Bousbia</w:t>
+                <w:t xml:space="preserve">La doping of SrVO3: tuning the effective mass in a TCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Kaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR RAFALD, Oct 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921882v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic studies of rare-earth free hybrids derived from thianthrene-phosphonic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
+                <w:t xml:space="preserve">Nb (V, Nb/V)-Doped TiO2 Films as New Transparent Conducting Oxides Synthesized by a Novel ALD Process: Effect of Dopant Content and Growing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">244th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291487mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565789v1</w:t>
+                <w:t xml:space="preserve">hal-04384247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rouviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Cardin</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimane Cheikh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+                <w:t xml:space="preserve">M. Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384320v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nb (V, Nb/V)-Doped TiO2 Films as New Transparent Conducting Oxides Synthesized by a Novel ALD Process: Effect of Dopant Content and Growing Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
+                <w:t xml:space="preserve">Toward an Insulator-to-Metal Transition (IMT) in VOx Deposited by ALD: Huge Effect on Large IR Transmission Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS Meeting</w:t>
+              <w:t xml:space="preserve">244th ECS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2023-02291487mtgabs⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291486mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384247v1</w:t>
+                <w:t xml:space="preserve">hal-04384198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Jolivet</w:t>
+                <w:t xml:space="preserve">Spectroscopic studies of hybrids derived from organic-phosphonic acid with alkaline earth elements (Mg, Ca, Sr, Ba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameshwari Ganesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Letheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Miziak</w:t>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mezhoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
+                <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMRS, May 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384348v1</w:t>
+                <w:t xml:space="preserve">hal-05565793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Insulator-to-Metal Transition (IMT) in VOx Deposited by ALD: Huge Effect on Large IR Transmission Range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Spectroscopic studies of rare-earth free hybrids derived from thianthrene-phosphonic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameshwari Ganesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Letheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384198v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic studies of hybrids derived from organic-phosphonic acid with alkaline earth elements (Mg, Ca, Sr, Ba)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
+                <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">244th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565793v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the complex optical properties of heterogeneous transparent and conducting vanadates thin films grown on a 2D nanosheet layer by the means of Spectroscopic Ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Spectroscopic Ellipsometry (ICSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Beinjing, China</w:t>
@@ -17990,77 +17990,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameshwari Ganesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe, Organic Electronics and Photonics: Fundamentals and Devices III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.55, </w:t>
@@ -18150,51 +18150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t>
@@ -18223,90 +18223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Materials Based van der Waals Heterostructures grown by Pulsed Laser Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martendo Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18387,51 +18387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18473,51 +18473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nb/V-Doped Transparent Conductive TiO2 Films Synthesized by ALD: Effect of Dopant Content and Growing Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18598,103 +18598,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent and conductive indium-free Vanadates crystallized at reduced temperature on glass using a 2D nanosheet seed layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dallocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
@@ -18775,51 +18775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
@@ -18842,777 +18842,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
+                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567776v1</w:t>
+                <w:t xml:space="preserve">hal-05565915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF magnetron sputtering deposition of multilayers optical filters for ultra-broadband applications with a large number of thin layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EPR Study of the Mn-Doped Magnesium Titanate Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nosenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Vorona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Okulov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Duris</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">Maryna Savchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Stara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EOS, Sep 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">XXV Galyna Puchkovska International School Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550994v1</w:t>
+                <w:t xml:space="preserve">hal-05565953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Materials Based van der Waals Herterostructures by Pulsed Laser Deposition (PLD)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">239th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565893v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">2D Materials Based van der Waals Herterostructures by Pulsed Laser Deposition (PLD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565915v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR Study of the Mn-Doped Magnesium Titanate Ceramics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RF magnetron sputtering deposition of multilayers optical filters for ultra-broadband applications with a large number of thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Stara</w:t>
+                <w:t xml:space="preserve">Maxime Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Horcholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Galyna Puchkovska International School Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kviv, Ukraine</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOS, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565953v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualyd El Khaloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">239th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
+              <w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565906v1</w:t>
+                <w:t xml:space="preserve">hal-05567776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence of Rare Earth Doped Si Based Nanofilms for LED and Photovoltaic Applications</w:t>
               </w:r>
@@ -19637,51 +19637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19758,51 +19758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20030,51 +20030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ehré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20116,90 +20116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of dual-wavelength pumped 3.5 µm CW laser operation of Er:Ca$F_{2}$ in waveguide configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saiyu Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moncorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20250,51 +20250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped silicon based frequency conversion layers for Si solar cell efficiency improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20503,407 +20503,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare Earth Sensitization in Si-Based Structures for Photonic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Tao An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">223rd ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toronto, Canada. pp.792-792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2013-01/18/792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141522v1</w:t>
+                <w:t xml:space="preserve">hal-05565276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Earth Sensitization in Si-Based Structures for Photonic Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ELECTRICAL CONDUCTION IN MOS DEVICES BASED ON SI NANOCRYSTAL-SIOX FILMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labbe C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khomenkhova L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourbilleau F.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">223rd ECS Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2013-01/18/792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05565276v1</w:t>
+                <w:t xml:space="preserve">hal-01152384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELECTRICAL CONDUCTION IN MOS DEVICES BASED ON SI NANOCRYSTAL-SIOX FILMS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152384v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conduction and electroluminescence in MOS devices based on Si nanocrystal embedded in SiOx-Si-Nd films</w:t>
               </w:r>
@@ -20928,51 +20928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21062,51 +21062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on nano Transparent Conductive Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
@@ -21174,64 +21174,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque nationale ZnO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
@@ -21260,77 +21260,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and structural properties of SiO2 co-doped with Si-nc and Er3+ ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21420,51 +21420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gicquel-Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanond Nong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21592,51 +21592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TNT (Trends in Nanotechnologies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Oviedo, Spain. pp.2212-16, </w:t>
@@ -21699,90 +21699,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of lateral coupling on the carrier dynamics in InAs/InP(311)B quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhadi Nakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indium Phosphide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Versailles, France. pp.1-4, </w:t>
@@ -21859,64 +21859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Burin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indium Phosphide and Related Materials (IPRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Versailles, France. pp.309-11, </w:t>
@@ -21980,64 +21980,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22131,51 +22131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SQDA (International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.1</w:t>
@@ -22204,90 +22204,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lateral coupling on the carrier redistribution in InAs/InP(311)B high dots surface density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhadi Nakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22329,77 +22329,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier relaxation dynamics of 1.55 µm InAs/InP quantum dots under high resonant excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22476,90 +22476,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties and morphology of the quantum dots InAs/InP (311)B characterized by photoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhadi Nakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Alghoraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWQD (International Workshop on Long Wavelength Quantum Dots : Growth and Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Rennes, France. pp.1</w:t>
@@ -22582,2613 +22582,2601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton and biexciton lifetimes in InAs/InP quantum dots emitting at 1.55 µm wavelength under high resonant excitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">Étude de dispositifs optiques à microcavité verticale pour une émission laser polarisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehaese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levallois</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSSN (International Conference on SuperLattices, Nano-structures and Nano-Devices)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Istanbul, Turkey. pp.454, </w:t>
+              <w:t xml:space="preserve">9ème Colloque sur les Lasers et l'Optique Quantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dijon, France. p. 125-126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200673214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491873v1</w:t>
+                <w:t xml:space="preserve">hal-00491469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'un laser à faible courant de seuil, avec des boites quantiques InAs/InP organisées et couplées latéralement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+                <w:t xml:space="preserve">Theory and experiment of InAs/InP quantum dots : from calculations to laser emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manus Hayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Estelle Homeyer</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Schliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Colloquium on Lasers and Quantum Optics (COLOQ 9)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006135031⟩</w:t>
+              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vienne, Austria. pp.779-780, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2730122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00491480v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de dispositifs optiques à microcavité verticale pour une émission laser polarisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
+                <w:t xml:space="preserve">Dynamics spectroscopy in 1.55 µm InAs/InP quantum dots under high resonant excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque sur les Lasers et l'Optique Quantique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWSQDA (International Workshop on Semiconductor quantum dot based devices and applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491469v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory and experiment of InAs/InP quantum dots : from calculations to laser emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manus Hayne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+                <w:t xml:space="preserve">Bülend Ortaç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chédot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductor</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ième Colloque sur les sources cohérentes et incohérentes UV, VUV et X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Colleville sur mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491853v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics spectroscopy in 1.55 µm InAs/InP quantum dots under high resonant excitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+                <w:t xml:space="preserve">Optical characterisation of InAs/InP self-assembled quantum dots for optimisation of lasing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWSQDA (International Workshop on Semiconductor quantum dot based devices and applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">Sandie Optics Task Force meeting, Technische Universitat Berlin, January 12-13 (2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491870v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Chédot</w:t>
+                <w:t xml:space="preserve">Charge carrier redistribution in ordered Arrays of laterally coupled self-assembled quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manus Hayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ième Colloque sur les sources cohérentes et incohérentes UV, VUV et X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Colleville sur mer, France</w:t>
+              <w:t xml:space="preserve">UK Compound Semiconductors conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Sheffield, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154717v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterisation of InAs/InP self-assembled quantum dots for optimisation of lasing properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+                <w:t xml:space="preserve">Réalisation d'un laser à faible courant de seuil, avec des boites quantiques InAs/InP organisées et couplées latéralement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manus Hayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Homeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sandie Optics Task Force meeting, Technische Universitat Berlin, January 12-13 (2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Colloquium on Lasers and Quantum Optics (COLOQ 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504470v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge carrier redistribution in ordered Arrays of laterally coupled self-assembled quantum dots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+                <w:t xml:space="preserve">Exciton and biexciton lifetimes in InAs/InP quantum dots emitting at 1.55 µm wavelength under high resonant excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK Compound Semiconductors conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSSN (International Conference on SuperLattices, Nano-structures and Nano-Devices)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Istanbul, Turkey. pp.454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200673214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491858v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Description Of The Electronic Coupling Between A Wetting Layer And A QD Superlattice Plane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+                <w:t xml:space="preserve">Nanotechnologies: Etude des boites quantiques pour des applications télécoms, environnementales et médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charly Platz</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Loualiche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Physics of Semiconductors (ICPS 27)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">journées CIES : moniteurs du grand-ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504383v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotechnologies: Etude des boites quantiques pour des applications télécoms, environnementales et médicales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+                <w:t xml:space="preserve">Design and Fabrication of GaInAsP-InP VCSEL with two a-Si/a-SiNx Bragg Reflectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Loualiche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehaese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées CIES : moniteurs du grand-ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Workshop on PHysics &amp; Applications of SEmiconductor LASERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Metz, France. p1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504413v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Fabrication of GaInAsP-InP VCSEL with two a-Si/a-SiNx Bragg Reflectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
+                <w:t xml:space="preserve">Carrier dynamics and saturation effect in (311)B InAs/InP quantum dot lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiril Veselinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Platz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on PHysics &amp; Applications of SEmiconductor LASERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Metz, France. p1</w:t>
+              <w:t xml:space="preserve">PHASE 2005, international workshop on physics and applications of semiconductors lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Metz, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491400v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier dynamics and saturation effect in (311)B InAs/InP quantum dot lasers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of 1.55 microns quantum dots: Simulation, calculation and optical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHASE 2005, international workshop on physics and applications of semiconductors lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Metz, France. pp.1</w:t>
+              <w:t xml:space="preserve">invited seminar at the KU Leuven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504411v1</w:t>
+                <w:t xml:space="preserve">hal-00504414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of 1.55 microns quantum dots: Simulation, calculation and optical characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+                <w:t xml:space="preserve">Theoretical Description Of The Electronic Coupling Between A Wetting Layer And A QD Superlattice Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Platz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">invited seminar at the KU Leuven</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Physics of Semiconductors (ICPS 27)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Flagstaff, United States. pp.787, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1994342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504414v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers à îlots quantiques InAs/InP émettant à 1.55 µm pompés électriquement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure directe de l'absorption optique à 1.55 microns de boites quantiques InAs/InP (113)B et étude de l'influence du couplage boite/couche de mouillage sur les propriétés électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Platz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Nationales Microélectronique Optoélectronique (JNMO 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">journée des doctorants de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149423v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure directe de l'absorption optique à 1.55 microns de boites quantiques InAs/InP (113)B et étude de l'influence du couplage boite/couche de mouillage sur les propriétés électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Platz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée des doctorants de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Rennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nancy, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504407v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure directe de l'absorption optique à 1.55 microns de boites quantiques InAs/InP (113)B et étude de l'influence du couplage boite/couche de mouillage sur les propriétés électroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+                <w:t xml:space="preserve">Reciprocal space description of the electronic coupling between a wetting layer and a QD superlattice plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Platz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dehaese</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nancy, France. pp.1</w:t>
+              <w:t xml:space="preserve">CECAM workshop on "modeling of self-assembled semi-conductors nanostructures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504395v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal space description of the electronic coupling between a wetting layer and a QD superlattice plane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lasers à îlots quantiques InAs/InP émettant à 1.55 µm pompés électriquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Platz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Paranthoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM workshop on "modeling of self-assembled semi-conductors nanostructures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.1</w:t>
+              <w:t xml:space="preserve">10èmes Journées Nationales Microélectronique Optoélectronique (JNMO 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504404v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and Optical Characterizations of InAs Quantum Dots on InP Substrate: Towards a 1.55 µm Quantum Dot Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Platz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference on Molecular Beam Epitaxy (MBE 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, San Francisco (CA), United States. pp.230-235, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(02)02473-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(02)02473-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental emission of InAs/InP quantum dots laser at 1.52 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Platz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on the Physics of Semiconductors (ICPS-26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations optiques des boites quantiques InAs/InP émettant à 1.55 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Platz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Nationales Microélectronique Optoélectronique (JNMO 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Saint-Aygulf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers à îlots quantiques InAs/InP émettant à 1.53µm sur la transition fondamentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Platz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25220,113 +25208,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de la Matière Condensée (JMC8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers à base d'îlots quantiques InAs/Inp(100) et (311)B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Platz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25345,51 +25333,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Nationales Microélectronique Optoélectronique (JNMO 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Saint-Aygulf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25399,803 +25387,820 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and study of Ta2O5 thin films by radiofrequency magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS fall meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and Characterization of ALD-Deposited Nb₂O₅ for High-Performance MIM Capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kou Ihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Blond</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. 10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Advanced Bimetallic Oxide Photoelectrodes by ALD for Enhanced Hydrogen Production via Water Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Bawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Nb2O5 high-k Dielectric Material Deposited by Atomic Layer Deposition for Metal-Insulator-Metal Capacitor</w:t>
+                <w:t xml:space="preserve">Study of Nb2O5 High-k Dielectric Material Deposited By Atomic Layer Deposition for Metal-Insulator-Metal Capacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kou Ihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Labbe</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lemenager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">244th ECS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Gôteborg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2023-02301556mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551091v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Nb2O5 High-k Dielectric Material Deposited By Atomic Layer Deposition for Metal-Insulator-Metal Capacitor</w:t>
+                <w:t xml:space="preserve">Study of Nb2O5 high-k Dielectric Material Deposited by Atomic Layer Deposition for Metal-Insulator-Metal Capacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kou Ihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">244th ECS meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Washington DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384421v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of TiN thin film properties deposited by Atomic Layer Deposition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atomic layer deposition of niobium oxide (Nb2O5) and niobium-doped titanium oxide (Nb:TiO2) for solar cells applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coutancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th edition of the RAFALD Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Caen, France. , 2022</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Atomic Layer Deposition: ALD Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860565v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplificación de la luminiscencia de Eu$^{3+}$ presente en materiales tipo phosphors utilizando nanopartículas de Ag@SiO$_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo A. Valenzuela-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26203,235 +26208,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII Encuentro de Química Inorgánica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Olmué, Chile. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer deposition of niobium oxide (Nb2O5) and niobium-doped titanium oxide (Nb:TiO2) for solar cells applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of TiN thin film properties deposited by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kou Ihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Atomic Layer Deposition: ALD Fundamentals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">8th edition of the RAFALD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Caen, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567168v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of rare earth ions doped Si based down converter layers in an industrial Si solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26490,176 +26478,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS fall meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Tb3+-Yb3+ doped Silicon Nitride frequency conversion layers for Solar Cell Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ing-Song Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26669,163 +26657,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Conversion Layers for Si Solar Cell Efficiency Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gouesmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ing-Song Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Electronic Technologies. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 433, Springer, 2017, Lecture Notes in Electrical Engineering, 978-981-10-4234-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-4235-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26835,91 +26823,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buffer layer for the crystal growth of metal oxides of perovskite type in particular on amorphous substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26931,100 +26919,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US12503391B2/EP4189755A1. 2021, https://patents.google.com/patent/US12503391B2/en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A material comprising an host matrix, rare earth ions and a metal atom cluster as sensitiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Los Angeles Amela-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27049,65 +27037,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2014111434A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId692"/>
+      <w:footerReference w:type="default" r:id="rId691"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27175,51 +27163,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F387CB80"/>
+    <w:nsid w:val="FA0E26EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27406,51 +27394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-labbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1353-7582" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157874303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris More-Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Martan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Rep&#228;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hru&#353;ka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03838" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003646" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borkovska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kozoriz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vorona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nosenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gudymenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2024.127603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Letheux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parameshwari Ganesan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03153E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10380-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Plancoulaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okulov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savchenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac4a80" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baodan Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01519b" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Segura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2MA00217E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Rasmusson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Levenson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvydas Laurinavicius" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24176-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4042" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383493v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153711" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921715v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Leroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillaume" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoryana Zhuchenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04355" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Frieiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez-Vidrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149754" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Borkovska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Stara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vorona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Nosenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexandr Gudymenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100509" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03361" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431831v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serrano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seyeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00753J" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Basyrova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.439457" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102373" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03143-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4152" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305308v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Korsunska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116739" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346185v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sabov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberemok" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146913" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglai Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.11.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612706v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frieiro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#243;pez-Vidrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonz&#225;lez-Torres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abadc9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. M Klak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zatryb" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. W Golacki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.02.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305311v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiyu Luo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huying Xu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Ca&#239;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.000275" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918905v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Chun Wu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2018.07.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819558v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.251" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800203" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867390v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3071" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431633v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frieiro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125844" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438873v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Borkovska" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Korsunska" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137634" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Liang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-T An" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-C Meng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383504v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4150" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693044v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ehr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M Jadwisienczak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR06139K" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046911" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895313v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorg&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.04.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Garrido" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jadwisienczak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08503.0009ecst" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845624v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/aad009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873053v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.03.058" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507361v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Yang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR00032D" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869972v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ingram" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2017.09.015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383507v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e8250" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413010v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davesnne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.90" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427044v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Fang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR06969J" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388831v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ha Vuong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ00726K" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228774v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164152v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rotella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Copie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241216v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutelet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;rez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rueff" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02643H" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798176v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pratibha Nalini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2015-01/21/1387" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956213v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300379" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPM4SHN0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149623v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frilay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tdf.2013.11.122" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139287v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ramirez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonder Berencen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893706" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149627v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300636" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L71FD41N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078069v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao An" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Khomenkov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.03.087" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786011v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag Morales" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-43" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138682v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300186" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138698v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813610" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148206v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Mehonic" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vrajitoarea" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cueff" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hudziak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Howe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02708" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138686v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300417" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146452v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ramirez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kurvits" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Zia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829142" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835886v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200942" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148236v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wojdak" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hudziak" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455201" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/674063B3CB5E5D3A2FB142EE0C5DF364AB5CFC4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148169v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambois" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonder Berenc&#233;n" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Kenyon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.022490" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579029v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cueff" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrino" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.12.007" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R7LQM81-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806446v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. An" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2012-01/19/840" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149528v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200253" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698574v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Salman" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.03.053" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148232v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701581" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139282v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3549701" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139274v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000390" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/362107E43F6CB3DA11ECC722F6F49C15446B7B8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148295v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Ha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dohnalov&#225;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Trinh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.241308" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601117v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-395" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518072v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865488" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139770v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3481375" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139765v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#233;ard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Misiewicz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3510521" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544371v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sekiguchi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216320v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rizk" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012021" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439879v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491451v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/16/165505" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486830v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Nakkar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2943651" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276112v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lend Orta&#231;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;dot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491059v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orta&#231;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lecourt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chedot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488026v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0029-2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491485v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2199454" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491475v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manus Hayne" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joulaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.245315" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488055v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2009075" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504376v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Platz" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035342" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504390v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132527" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485764v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2146063" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145858v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/20/5/023" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B9GPRTCK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504369v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1832750" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130588v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Grohens" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brogly" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labb&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo David" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schultz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la971397w" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2Z87JVND-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130592v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re Prudhomme" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.19971190117" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7VCWWT7H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564934v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Carre&#241;o-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiotte" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921898v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921840v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kaloufi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maureau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921882v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565789v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565793v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076101v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621565" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565814v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merabet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565823v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565953v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Savchenko" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stara" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792557v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehre" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161064mtgabs" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792533v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161066mtgabs" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873055v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soulard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EUVXRAY.2018.JT5A.12" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402866v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806452v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2018-01/16/1156" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565276v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-01/18/792" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152384v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labbe C." TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkhova L." TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbilleau F." TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795796v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkov" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415361v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531462v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gicquel-Gu&#233;zo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanond Nong" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881708" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F9ZGLDX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487204v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702968" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501639v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Burin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702977" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491786v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491468v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730228" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491995v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alghoraibi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491873v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673214" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QNVKSCG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491480v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135031" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GJ6Z8XH2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491469v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135025" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491853v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730122" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491870v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154717v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504470v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491858v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504383v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1994342" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504413v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491400v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504411v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Veselinov" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504414v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149423v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504407v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504395v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504404v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151117v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)02473-9" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CG5DJN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151203v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148534v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151208v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148526v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921889v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Blond" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921779v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551091v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384421v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemenager" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02301556mtgabs" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860565v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828042v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vargas" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567168v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404445v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630978v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouesmel" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4235-5_5" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428251v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Los Angeles Amela-Cortes" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-labbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1353-7582" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157874303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris More-Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Martan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Rep&#228;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hru&#353;ka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03838" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003646" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borkovska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kozoriz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vorona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nosenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gudymenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2024.127603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Letheux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parameshwari Ganesan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03153E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10380-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Plancoulaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Segura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2MA00217E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Rasmusson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Levenson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvydas Laurinavicius" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24176-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4043" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153711" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Leroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillaume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoryana Zhuchenko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04355" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baodan Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Yang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01519b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okulov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savchenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac4a80" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Borkovska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Stara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vorona" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Nosenko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexandr Gudymenko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100509" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03361" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Frieiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez-Vidrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149754" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431831v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serrano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seyeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00753J" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Basyrova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.439457" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102373" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4152" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Korsunska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116739" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sabov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberemok" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146913" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglai Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.11.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612706v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frieiro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaume" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#243;pez-Vidrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonz&#225;lez-Torres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abadc9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495525v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03143-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383501v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4151" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiyu Luo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huying Xu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Ca&#239;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.000275" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918905v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Chun Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2018.07.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819558v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.251" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406460v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800203" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867390v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3071" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431633v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frieiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125844" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438873v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Borkovska" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Korsunska" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137634" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942470v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Liang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-T An" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-C Meng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045420v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. M Klak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zatryb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. W Golacki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.02.018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383504v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4150" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693044v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ehr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M Jadwisienczak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR06139K" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046911" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895313v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorg&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.04.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Garrido" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jadwisienczak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08503.0009ecst" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845624v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/aad009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873053v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.03.058" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507361v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Yang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR00032D" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869972v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ingram" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2017.09.015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e8250" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413010v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davesnne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.90" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427044v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Fang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR06969J" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388831v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ha Vuong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ00726K" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228774v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241216v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutelet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;rez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rueff" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02643H" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798176v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pratibha Nalini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2015-01/21/1387" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164152v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rotella" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Copie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956213v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300379" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPM4SHN0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149623v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frilay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tdf.2013.11.122" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149627v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300636" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L71FD41N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ramirez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonder Berencen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893706" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078069v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao An" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Khomenkov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.03.087" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786011v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag Morales" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-43" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138682v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300186" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138698v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813610" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148206v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Mehonic" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vrajitoarea" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cueff" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hudziak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Howe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02708" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138686v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300417" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146452v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ramirez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kurvits" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Zia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829142" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835886v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200942" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148169v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonder Berenc&#233;n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Kenyon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.022490" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579029v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cueff" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrino" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.12.007" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R7LQM81-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806446v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. An" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2012-01/19/840" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149528v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200253" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698574v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Salman" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.03.053" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148232v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wojdak" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hudziak" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701581" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148236v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455201" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/674063B3CB5E5D3A2FB142EE0C5DF364AB5CFC4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139274v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000390" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/362107E43F6CB3DA11ECC722F6F49C15446B7B8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148295v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Ha" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dohnalov&#225;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Trinh" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.241308" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601117v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-395" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139282v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3549701" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518072v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865488" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139770v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3481375" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544371v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sekiguchi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139765v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#233;ard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Misiewicz" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3510521" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216320v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rizk" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012021" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439879v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491451v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/16/165505" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486830v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Nakkar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2943651" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491059v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orta&#231;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lecourt" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chedot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488026v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0029-2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491485v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2199454" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491475v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manus Hayne" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joulaud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.245315" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276112v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lend Orta&#231;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;dot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488055v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2009075" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504376v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Platz" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035342" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504390v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132527" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485764v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2146063" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145858v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/20/5/023" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B9GPRTCK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504369v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1832750" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130588v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Grohens" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brogly" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labb&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo David" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schultz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la971397w" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2Z87JVND-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130592v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re Prudhomme" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.19971190117" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7VCWWT7H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564934v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Carre&#241;o-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiotte" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921898v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921882v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921840v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kaloufi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maureau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565793v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565789v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076101v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621565" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565814v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merabet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565823v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565953v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Savchenko" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stara" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792557v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehre" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161064mtgabs" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792533v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161066mtgabs" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873055v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soulard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EUVXRAY.2018.JT5A.12" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402866v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806452v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2018-01/16/1156" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565276v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-01/18/792" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152384v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labbe C." TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkhova L." TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbilleau F." TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795796v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkov" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415361v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531462v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gicquel-Gu&#233;zo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanond Nong" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881708" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F9ZGLDX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487204v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702968" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501639v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Burin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702977" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491786v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491468v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730228" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491995v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alghoraibi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491469v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135025" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491853v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730122" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491870v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154717v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504470v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491858v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491480v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135031" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491873v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673214" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QNVKSCG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504413v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491400v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504411v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Veselinov" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504414v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504383v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1994342" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504407v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504395v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504404v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149423v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151117v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)02473-9" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CG5DJN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151203v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148534v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151208v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148526v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921889v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blond" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921779v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384421v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemenager" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02301556mtgabs" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551091v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567168v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828042v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vargas" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860565v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404445v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630978v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouesmel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4235-5_5" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428251v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Los Angeles Amela-Cortes" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>