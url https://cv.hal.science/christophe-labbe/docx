--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -199,51 +199,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Strongly Correlated Conduction Electrons on the Functional Properties of the Transparent Conducting Oxide SrVO 3</w:t>
+                <w:t xml:space="preserve">Impact of Strongly Correlated Conduction Electrons on the Functional Properties of the Transparent Conducting Oxide SrVO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martando Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
@@ -333,295 +333,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral emissivity and thermal conductivity properties of black aluminum films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris More-Chevalier</w:t>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Martan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Petr Hruška</w:t>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c03838⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864348v1</w:t>
+                <w:t xml:space="preserve">hal-05097098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martando Rath</w:t>
+                <w:t xml:space="preserve">Spectral emissivity and thermal conductivity properties of black aluminum films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris More-Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Martan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+                <w:t xml:space="preserve">Taavi Repän</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Petr Hruška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (6), pp.3832-3842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c03838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097098v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring structural and optical properties of Ta2O5 thin films via radio frequency magnetron sputtering for high-refractive index transparent materials</w:t>
               </w:r>
@@ -659,51 +659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.183273. </w:t>
@@ -1137,295 +1137,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t>
+                <w:t xml:space="preserve">A new series of magnetic and luminescent layered hybrid materials obtained from thianthrene phosphonic acid: M(H 2 O)PO 3 -S 2 C 12 H 7 (M = Cu, Zn) and M(H 2 O) 2 (PO 2 OH-S 2 C 12 H 7 ) 2 (M = Mn, Co)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+                <w:t xml:space="preserve">Geoffrey Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Frilay</w:t>
+                <w:t xml:space="preserve">Parameshwari Ganesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Debieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Fabien Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155214⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, pp.18362-18379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3DT03153E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807517v1</w:t>
+                <w:t xml:space="preserve">hal-04309258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new series of magnetic and luminescent layered hybrid materials obtained from thianthrene phosphonic acid: M(H 2 O)PO 3 -S 2 C 12 H 7 (M = Cu, Zn) and M(H 2 O) 2 (PO 2 OH-S 2 C 12 H 7 ) 2 (M = Mn, Co)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Veillon</w:t>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Varignon</w:t>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pérez</w:t>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52, pp.18362-18379. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 608, pp.155214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3DT03153E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309258v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and structural investigations of annealing impact on phase separation of Erbium-doped Al2O3 layers</w:t>
               </w:r>
@@ -2791,64 +2791,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 597, pp.153711. </w:t>
@@ -5766,51 +5766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5913,51 +5913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Matthieu Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6663,516 +6663,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’optique de Fourier digitale - De la diffraction au plan de Fourier...</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Plancoulaine</w:t>
+                <w:t xml:space="preserve">Excited-state absorption and fluorescence dynamics in Er:CaF 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moncorgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Camy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Photonique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-e4150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200, pp.74 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383504v1</w:t>
+                <w:t xml:space="preserve">hal-01895313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nitrogen concentration effect on Ce doped SiOxNy emission: towards optimized Ce3+ for LED applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers l’optique de Fourier digitale - De la diffraction au plan de Fourier...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR06139K⟩</w:t>
+              <w:t xml:space="preserve">Optique Photonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-e4150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693044v2</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive switching and charge transport mechanisms in ITO/ZnO/ p -Si devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Portier</w:t>
+                <w:t xml:space="preserve">The Nitrogen concentration effect on Ce doped SiOxNy emission: towards optimized Ce3+ for LED applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ehré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W M Jadwisienczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Weimmerskirch-Aubatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5046911⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (8), pp.3823-3837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR06139K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913127v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-state absorption and fluorescence dynamics in Er:CaF 2</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resistive switching and charge transport mechanisms in ITO/ZnO/ p -Si devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frieiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. López-Vidrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 200, pp.74 - 80. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2018.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5046911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895313v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Invited) Enhancing the Blue Emission in Ce Doped Silicon Oxynitrides Thin Films for Electroluminescence Device Applications</w:t>
               </w:r>
@@ -7286,291 +7286,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Pr 3+ luminescence in hafnium silicate films: combined atom probe tomography and TEM investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+                <w:t xml:space="preserve">Excited-state absorption and fluorescence dynamics of $Er^{3+}$:$KY_{3}$$F_{10}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Beainy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
+                <w:t xml:space="preserve">R. Moncorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Camy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (3), pp.2. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79, pp.279 - 288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2399-1984/aad009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.03.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845624v1</w:t>
+                <w:t xml:space="preserve">hal-01873053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-state absorption and fluorescence dynamics of $Er^{3+}$:$KY_{3}$$F_{10}$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.L. Doualan</w:t>
+                <w:t xml:space="preserve">Origin of Pr 3+ luminescence in hafnium silicate films: combined atom probe tomography and TEM investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moncorge</w:t>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Braud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 79, pp.279 - 288. </w:t>
+              <w:t xml:space="preserve">Nano Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.03.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2399-1984/aad009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873053v1</w:t>
+                <w:t xml:space="preserve">hal-01845624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t>
               </w:r>
@@ -8486,51 +8486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ehré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8977,295 +8977,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La1−xLnxH(O3PCH3)2 (Ln = Tb, Eu; 0 &amp;lt; x ≤ 1): an organic–inorganic hybrid with lanthanide chains and tunable luminescence properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Design and Rare-Earth Doping of the Structural, Optical, Electrical and Light Emitting Properties of Si-Based Superlattices Developed for Photonic Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mutelet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Labbe</w:t>
+                <w:t xml:space="preserve">R. Pratibha Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4DT02643H⟩</w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, MA2015-01 (21), pp.1387-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2015-01/21/1387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241216v1</w:t>
+                <w:t xml:space="preserve">hal-03798176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Design and Rare-Earth Doping of the Structural, Optical, Electrical and Light Emitting Properties of Si-Based Superlattices Developed for Photonic Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Khomenkova</w:t>
+                <w:t xml:space="preserve">La1−xLnxH(O3PCH3)2 (Ln = Tb, Eu; 0 &amp;lt; x ≤ 1): an organic–inorganic hybrid with lanthanide chains and tunable luminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mutelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pratibha Nalini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">J. M. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, MA2015-01 (21), pp.1387-1387. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (3), pp.1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2015-01/21/1387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4DT02643H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798176v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two components for one resistivity in LaVO3/SrTiO3 heterostructure</w:t>
               </w:r>
@@ -9379,303 +9379,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of carrier injection in Si nanoparticle-SiOx film based MOS devices</w:t>
+                <w:t xml:space="preserve">Energy transfer mechanism between terbium and europium ions in zinc oxide and zinc silicates thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
+                <w:t xml:space="preserve">Christian Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pichon</w:t>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201300379⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 553, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tdf.2013.11.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956213v1</w:t>
+                <w:t xml:space="preserve">hal-01149623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer mechanism between terbium and europium ions in zinc oxide and zinc silicates thin films</w:t>
+                <w:t xml:space="preserve">Analysis of carrier injection in Si nanoparticle-SiOx film based MOS devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Davesnne</w:t>
+                <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tdf.2013.11.122⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149623v1</w:t>
+                <w:t xml:space="preserve">hal-00956213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration determination and activation of rare earth dopants in zinc oxide thin films</w:t>
               </w:r>
@@ -9937,103 +9937,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing effects on the photoluminescence of terbium doped zinc oxide films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 553, pp.52-57. </w:t>
@@ -10071,51 +10071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic and structural investigation of undoped and Er3+ doped hafnium silicate layers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Tao An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10231,51 +10231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Tao An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mag Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10971,51 +10971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undoped and Nd3+ doped Si-based single layers and superlattices for photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11248,51 +11248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon-rich oxynitride hosts for 1.5μm Er3+ emission fabricated by reactive and standard RF magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11381,77 +11381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafnia-Based Luminescent Insulator for Phosphor Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-T. An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12521,51 +12521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (1), pp.051504. </w:t>
@@ -12655,51 +12655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Conference on Nanostructured Thin Films III Aug 2010 San Diego, 7766, pp.77660Z. </w:t>
@@ -12789,51 +12789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (6), pp.064302. </w:t>
@@ -12996,51 +12996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of annealing and Nd concentration on the photoluminescence of Nd3+ ions coupled with silicon nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15829,77 +15829,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Bawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS spring meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMRS, May 2025, Strasbourg, France</w:t>
@@ -15967,64 +15967,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
@@ -16079,51 +16079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martendo Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16178,103 +16178,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching the Insulator-to-Metal Transition (IMT) in ALD-Deposited VOx: Significant Impact on a Broad IR Transmission Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t>
@@ -16797,346 +16797,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Oxidation Conditions on the Orientation of TiNxOy Synthesized by ALD: A Study of Optical and Electrical Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hind Bousbia</w:t>
+                <w:t xml:space="preserve">La doping of SrVO3: tuning the effective mass in a TCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Kaloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martendo Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR RAFALD, Oct 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921882v1</w:t>
+                <w:t xml:space="preserve">hal-04921840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La doping of SrVO3: tuning the effective mass in a TCO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Apolline Maureau</w:t>
+                <w:t xml:space="preserve">Impact of Oxidation Conditions on the Orientation of TiNxOy Synthesized by ALD: A Study of Optical and Electrical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kou Ihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bousbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR RAFALD, Oct 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921840v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nb (V, Nb/V)-Doped TiO2 Films as New Transparent Conducting Oxides Synthesized by a Novel ALD Process: Effect of Dopant Content and Growing Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17200,51 +17200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rouviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17321,103 +17321,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Insulator-to-Metal Transition (IMT) in VOx Deposited by ALD: Huge Effect on Large IR Transmission Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">244th ECS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t>
@@ -17455,64 +17455,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic studies of hybrids derived from organic-phosphonic acid with alkaline earth elements (Mg, Ca, Sr, Ba)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameshwari Ganesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17580,64 +17580,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic studies of rare-earth free hybrids derived from thianthrene-phosphonic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameshwari Ganesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17705,90 +17705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimane Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17964,64 +17964,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic studies of new series of alkaline earth elements (Mg, Ca, Sr, Ba) correlated metallophosphonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameshwari Ganesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18098,103 +18098,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Insulator-to-Metal Transition (Imt) in Vo2 Deposited by ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t>
@@ -18348,51 +18348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally stimulated evolution of structural and optical properties of Er-doped Al2O3 thin films grown by different ALD approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18486,77 +18486,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nb/V-Doped Transparent Conductive TiO2 Films Synthesized by ALD: Effect of Dopant Content and Growing Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18723,103 +18723,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Deposition (ALD) of thermochromic VO2 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
@@ -18842,359 +18842,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">EPR Study of the Mn-Doped Magnesium Titanate Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nosenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Vorona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Okulov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Savchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Stara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">XXV Galyna Puchkovska International School Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565915v1</w:t>
+                <w:t xml:space="preserve">hal-05565953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR Study of the Mn-Doped Magnesium Titanate Ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Stara</w:t>
+                <w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Galyna Puchkovska International School Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kviv, Ukraine</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565953v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t>
@@ -19374,51 +19374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Horcholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19732,64 +19732,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Earth Doped Layers Fabricated By Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19892,51 +19892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20289,51 +20289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20643,64 +20643,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTRICAL CONDUCTION IN MOS DEVICES BASED ON SI NANOCRYSTAL-SIOX FILMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labbe C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20816,51 +20816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Hui Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t>
@@ -20889,64 +20889,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conduction and electroluminescence in MOS devices based on Si nanocrystal embedded in SiOx-Si-Nd films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khomenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21010,103 +21010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for optoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on nano Transparent Conductive Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
@@ -21135,103 +21135,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for white LED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Davesnne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque nationale ZnO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
@@ -21312,51 +21312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Diego, United States. pp.77660Z, </w:t>
@@ -25453,51 +25453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS fall meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, varsovie, Poland</w:t>
@@ -25552,51 +25552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kou Ihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25677,77 +25677,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Bawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getaneh Diress Gesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t>
@@ -25815,51 +25815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lemenager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25945,64 +25945,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Washington DC, United States</w:t>
@@ -26150,260 +26150,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplificación de la luminiscencia de Eu$^{3+}$ presente en materiales tipo phosphors utilizando nanopartículas de Ag@SiO$_2$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo A. Valenzuela-Fernández</w:t>
+                <w:t xml:space="preserve">Improvement of TiN thin film properties deposited by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kou Ihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Encuentro de Química Inorgánica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Olmué, Chile. , 2022</w:t>
+              <w:t xml:space="preserve">8th edition of the RAFALD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Caen, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828042v1</w:t>
+                <w:t xml:space="preserve">hal-03860565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of TiN thin film properties deposited by Atomic Layer Deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Leménager</w:t>
+                <w:t xml:space="preserve">Amplificación de la luminiscencia de Eu$^{3+}$ presente en materiales tipo phosphors utilizando nanopartículas de Ag@SiO$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo A. Valenzuela-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th edition of the RAFALD Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Caen, France. , 2022</w:t>
+              <w:t xml:space="preserve">XVIII Encuentro de Química Inorgánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Olmué, Chile. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860565v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of rare earth ions doped Si based down converter layers in an industrial Si solar cell</w:t>
               </w:r>
@@ -26441,51 +26441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS fall meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
@@ -27163,51 +27163,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA0E26EF"/>
+    <w:nsid w:val="43E2E700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27394,51 +27394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-labbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1353-7582" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157874303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris More-Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Martan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Rep&#228;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hru&#353;ka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03838" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003646" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borkovska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kozoriz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vorona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nosenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gudymenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2024.127603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Letheux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parameshwari Ganesan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03153E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10380-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Plancoulaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Segura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2MA00217E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Rasmusson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Levenson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvydas Laurinavicius" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24176-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4043" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153711" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Leroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillaume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoryana Zhuchenko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04355" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baodan Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Yang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01519b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okulov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savchenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac4a80" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Borkovska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Stara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vorona" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Nosenko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexandr Gudymenko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100509" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03361" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Frieiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez-Vidrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149754" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431831v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serrano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seyeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00753J" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Basyrova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.439457" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102373" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4152" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Korsunska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116739" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sabov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberemok" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146913" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglai Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.11.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612706v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frieiro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaume" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#243;pez-Vidrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonz&#225;lez-Torres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abadc9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495525v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03143-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383501v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4151" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiyu Luo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huying Xu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Ca&#239;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.000275" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918905v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Chun Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2018.07.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819558v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.251" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406460v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800203" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867390v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3071" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431633v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frieiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125844" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438873v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Borkovska" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Korsunska" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137634" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942470v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Liang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-T An" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-C Meng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045420v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. M Klak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zatryb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. W Golacki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.02.018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383504v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4150" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693044v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ehr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M Jadwisienczak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR06139K" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046911" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895313v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorg&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.04.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Garrido" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jadwisienczak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08503.0009ecst" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845624v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/aad009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873053v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.03.058" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507361v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Yang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR00032D" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869972v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ingram" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2017.09.015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e8250" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413010v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davesnne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.90" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427044v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Fang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR06969J" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388831v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ha Vuong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ00726K" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228774v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241216v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutelet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;rez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rueff" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02643H" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798176v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pratibha Nalini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2015-01/21/1387" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164152v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rotella" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Copie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956213v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300379" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPM4SHN0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149623v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frilay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tdf.2013.11.122" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149627v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300636" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L71FD41N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ramirez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonder Berencen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893706" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078069v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao An" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Khomenkov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.03.087" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786011v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag Morales" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-43" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138682v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300186" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138698v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813610" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148206v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Mehonic" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vrajitoarea" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cueff" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hudziak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Howe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02708" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138686v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300417" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146452v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ramirez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kurvits" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Zia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829142" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835886v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200942" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148169v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonder Berenc&#233;n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Kenyon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.022490" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579029v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cueff" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrino" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.12.007" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R7LQM81-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806446v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. An" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2012-01/19/840" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149528v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200253" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698574v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Salman" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.03.053" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148232v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wojdak" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hudziak" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701581" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148236v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455201" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/674063B3CB5E5D3A2FB142EE0C5DF364AB5CFC4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139274v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000390" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/362107E43F6CB3DA11ECC722F6F49C15446B7B8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148295v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Ha" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dohnalov&#225;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Trinh" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.241308" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601117v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-395" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139282v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3549701" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518072v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865488" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139770v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3481375" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544371v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sekiguchi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139765v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#233;ard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Misiewicz" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3510521" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216320v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rizk" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012021" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439879v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491451v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/16/165505" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486830v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Nakkar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2943651" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491059v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orta&#231;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lecourt" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chedot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488026v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0029-2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491485v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2199454" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491475v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manus Hayne" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joulaud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.245315" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276112v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lend Orta&#231;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;dot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488055v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2009075" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504376v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Platz" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035342" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504390v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132527" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485764v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2146063" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145858v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/20/5/023" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B9GPRTCK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504369v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1832750" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130588v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Grohens" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brogly" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labb&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo David" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schultz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la971397w" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2Z87JVND-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130592v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re Prudhomme" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.19971190117" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7VCWWT7H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564934v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Carre&#241;o-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiotte" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921898v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921882v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921840v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kaloufi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maureau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565793v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565789v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076101v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621565" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565814v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merabet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565823v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565953v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Savchenko" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stara" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792557v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehre" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161064mtgabs" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792533v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161066mtgabs" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873055v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soulard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EUVXRAY.2018.JT5A.12" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402866v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806452v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2018-01/16/1156" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565276v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-01/18/792" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152384v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labbe C." TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkhova L." TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbilleau F." TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795796v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkov" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415361v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531462v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gicquel-Gu&#233;zo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanond Nong" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881708" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F9ZGLDX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487204v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702968" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501639v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Burin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702977" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491786v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491468v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730228" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491995v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alghoraibi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491469v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135025" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491853v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730122" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491870v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154717v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504470v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491858v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491480v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135031" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491873v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673214" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QNVKSCG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504413v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491400v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504411v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Veselinov" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504414v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504383v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1994342" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504407v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504395v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504404v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149423v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151117v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)02473-9" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CG5DJN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151203v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148534v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151208v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148526v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921889v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blond" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921779v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384421v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemenager" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02301556mtgabs" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551091v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567168v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828042v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vargas" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860565v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404445v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630978v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouesmel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4235-5_5" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428251v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Los Angeles Amela-Cortes" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-labbe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1353-7582" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157874303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris More-Chevalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Martan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Rep&#228;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hru&#353;ka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03838" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003646" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borkovska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kozoriz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vorona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nosenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gudymenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2024.127603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Letheux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parameshwari Ganesan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03153E" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10380-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Plancoulaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Segura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2MA00217E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Rasmusson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Levenson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvydas Laurinavicius" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24176-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4043" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153711" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Leroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillaume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoryana Zhuchenko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04355" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baodan Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyun Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Yang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01519b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okulov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savchenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac4a80" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Borkovska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Stara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vorona" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Nosenko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexandr Gudymenko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100509" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03361" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Frieiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez-Vidrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149754" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431831v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serrano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seyeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00753J" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2021.118004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Basyrova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.439457" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102373" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4152" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Korsunska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kladko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116739" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sabov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberemok" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146913" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglai Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.11.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612706v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frieiro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaume" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#243;pez-Vidrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonz&#225;lez-Torres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abadc9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495525v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03143-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383501v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4151" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiyu Luo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huying Xu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Ca&#239;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.000275" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918905v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Chun Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2018.07.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819558v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.251" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998780v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801516" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406460v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800203" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867390v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3071" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431633v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frieiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125844" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438873v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Borkovska" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Korsunska" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kolomys" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelchuk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137634" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942470v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Liang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-T An" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-C Meng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045420v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. M Klak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zatryb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. W Golacki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.02.018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895313v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorg&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.04.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383504v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e4150" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693044v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ehr&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M Jadwisienczak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR06139K" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913127v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046911" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Garrido" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jadwisienczak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08503.0009ecst" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873053v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncorge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.03.058" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845624v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/aad009" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escobar-Galindo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016245" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507361v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Yang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR00032D" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869972v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ingram" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2017.09.015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e8250" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413010v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davesnne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.90" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427044v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Fang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR06969J" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388831v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ha Vuong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ00726K" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228774v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798176v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pratibha Nalini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2015-01/21/1387" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241216v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutelet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;rez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rueff" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02643H" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164152v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rotella" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Copie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149623v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frilay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tdf.2013.11.122" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956213v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacques" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300379" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPM4SHN0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149627v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tempez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300636" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L71FD41N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ramirez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonder Berencen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893706" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078069v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao An" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Khomenkov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.03.087" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786011v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag Morales" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-43" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138682v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300186" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138698v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813610" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148206v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Mehonic" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vrajitoarea" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cueff" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hudziak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Howe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02708" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138686v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300417" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146452v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Manel Ramirez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kurvits" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Zia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829142" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835886v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201200942" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148169v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonder Berenc&#233;n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Kenyon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.022490" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579029v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cueff" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrino" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2011.12.007" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R7LQM81-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806446v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. An" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2012-01/19/840" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149528v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200253" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698574v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Salman" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.03.053" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148232v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wojdak" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hudziak" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701581" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148236v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455201" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/674063B3CB5E5D3A2FB142EE0C5DF364AB5CFC4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139274v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000390" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/362107E43F6CB3DA11ECC722F6F49C15446B7B8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148295v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Ha" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dohnalov&#225;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Trinh" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.241308" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601117v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-395" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139282v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3549701" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518072v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865488" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139770v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3481375" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544371v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sekiguchi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139765v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#233;ard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Misiewicz" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3510521" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216320v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rizk" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012021" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439879v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491451v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/16/165505" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486830v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Nakkar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2943651" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491059v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orta&#231;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lecourt" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chedot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488026v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0029-2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491485v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2199454" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491475v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manus Hayne" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joulaud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.245315" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276112v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lend Orta&#231;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;dot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488055v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2009075" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504376v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Platz" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035342" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504390v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132527" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485764v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2146063" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145858v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/20/5/023" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-B9GPRTCK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504369v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1832750" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130588v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Grohens" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brogly" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Labb&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo David" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schultz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la971397w" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2Z87JVND-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130592v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re Prudhomme" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.19971190117" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7VCWWT7H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564934v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Carre&#241;o-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiotte" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921898v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921840v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kaloufi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maureau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921882v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565793v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565789v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076101v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621565" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565814v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merabet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565823v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565953v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Savchenko" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stara" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792557v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehre" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161064mtgabs" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792533v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161066mtgabs" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873055v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Soulard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/EUVXRAY.2018.JT5A.12" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402866v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806452v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2018-01/16/1156" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565276v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-01/18/792" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152384v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labbe C." TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khomenkhova L." TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbilleau F." TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795796v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkov" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415361v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531462v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gicquel-Gu&#233;zo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanond Nong" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881708" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F9ZGLDX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487204v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702968" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501639v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Burin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2008.4702977" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491786v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491468v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730228" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491995v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alghoraibi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491469v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135025" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491853v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730122" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491870v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154717v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504470v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491858v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491480v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135031" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491873v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673214" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QNVKSCG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504413v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491400v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504411v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Veselinov" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504414v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504383v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1994342" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504407v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504395v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504404v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149423v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151117v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(02)02473-9" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CG5DJN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151203v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148534v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151208v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148526v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921889v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blond" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921779v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384421v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemenager" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02301556mtgabs" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551091v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567168v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860565v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828042v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vargas" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404445v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630978v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouesmel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4235-5_5" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564483v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428251v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Los Angeles Amela-Cortes" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>