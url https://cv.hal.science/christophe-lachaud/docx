--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -179,329 +179,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkyne modification of DNA cross-linking antitumor agent SJG-136 to monitor induced lesions in cells by click chemistry</w:t>
+                <w:t xml:space="preserve">TERT expression attenuates metabolic disorders in obese mice by promoting adipose stem and progenitor cell expansion and differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Berrada</w:t>
+                <w:t xml:space="preserve">Laura Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Azzoni</w:t>
+                <w:t xml:space="preserve">Manuel Bernabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Audoly</w:t>
+                <w:t xml:space="preserve">Julien Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Lee</w:t>
+                <w:t xml:space="preserve">Antonio M A Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Hugues Guervilly</w:t>
+                <w:t xml:space="preserve">Andrea Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.111846. </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.102262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2025.111846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2025.102262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392822v1</w:t>
+                <w:t xml:space="preserve">hal-05392957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TERT expression attenuates metabolic disorders in obese mice by promoting adipose stem and progenitor cell expansion and differentiation</w:t>
+                <w:t xml:space="preserve">The extracellular matrix drives guanylate production and protects pancreatic cancer cells from oxaliplatin-induced DNA damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Braud</w:t>
+                <w:t xml:space="preserve">Georgios Efthymiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bernabe</w:t>
+                <w:t xml:space="preserve">Eugénie Lohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vernerey</w:t>
+                <w:t xml:space="preserve">Claudio Montenegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio M A Miranda</w:t>
+                <w:t xml:space="preserve">Paraskevi Kousteridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Dominguez</w:t>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 102, pp.102262. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (50), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2025.102262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adu2276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392957v1</w:t>
+                <w:t xml:space="preserve">hal-05575929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of the STAT3/Fanconi anemia axis is synthetic lethal with PARP inhibition in breast cancer</w:t>
               </w:r>
@@ -615,2043 +615,2177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STIM1 translocation to the nucleus protects cells from DNA damage</w:t>
+                <w:t xml:space="preserve">Alkyne modification of DNA cross-linking antitumor agent SJG-136 to monitor induced lesions in cells by click chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Sanchez-Lopez</w:t>
+                <w:t xml:space="preserve">Sara Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Orantos-Aguilera</w:t>
+                <w:t xml:space="preserve">Violette Azzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulalia Pozo-Guisado</w:t>
+                <w:t xml:space="preserve">Gilles Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Alvarez-Barrientos</w:t>
+                <w:t xml:space="preserve">Lara Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Lilla</w:t>
+                <w:t xml:space="preserve">Jean-Hugues Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52 (5), pp.2389 - 2415. </w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.111846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2025.111846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780091v1</w:t>
+                <w:t xml:space="preserve">hal-05392822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterozygous&amp;lt;i&amp;gt;RPA2&amp;lt;/i&amp;gt;variant as a novel genetic cause of telomere biology disorders</w:t>
+                <w:t xml:space="preserve">mTert induction in p21-positive cells counteracts capillary rarefaction and pulmonary emphysema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Kochman</w:t>
+                <w:t xml:space="preserve">Larissa Lipskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahima Ba</w:t>
+                <w:t xml:space="preserve">Marielle Breau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlyn Yates</w:t>
+                <w:t xml:space="preserve">Christelle Cayrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vithura Pirabakaran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Gourmelon</w:t>
+                <w:t xml:space="preserve">Dmitri Churikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.352032.124⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.1650-1684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44319-023-00041-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392974v1</w:t>
+                <w:t xml:space="preserve">hal-04780086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTert induction in p21-positive cells counteracts capillary rarefaction and pulmonary emphysema</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STIM1 translocation to the nucleus protects cells from DNA damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Sanchez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa Lipskaia</w:t>
+                <w:t xml:space="preserve">Yolanda Orantos-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Breau</w:t>
+                <w:t xml:space="preserve">Eulalia Pozo-Guisado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Cayrou</w:t>
+                <w:t xml:space="preserve">Alberto Alvarez-Barrientos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri Churikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Braud</w:t>
+                <w:t xml:space="preserve">Sergio Lilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.1650 - 1684. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (5), pp.2389 - 2415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44319-023-00041-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392968v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTert induction in p21-positive cells counteracts capillary rarefaction and pulmonary emphysema</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Braud</w:t>
+                <w:t xml:space="preserve">Heterozygous&amp;lt;i&amp;gt;RPA2&amp;lt;/i&amp;gt;variant as a novel genetic cause of telomere biology disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Kochman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlyn Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vithura Pirabakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44319-023-00041-1⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.352032.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780086v1</w:t>
+                <w:t xml:space="preserve">hal-05392974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and future perspectives of Fanconi Anemia treatment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">mTert induction in p21-positive cells counteracts capillary rarefaction and pulmonary emphysema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Lipskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Breau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cayrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Churikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1877-6566-6-1⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.1650 - 1684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44319-023-00041-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04260951v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZAKα / P38 kinase signaling pathway regulates hematopoiesis by activating the NLRP1 inflammasome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Rodríguez‐ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan M Lozano‐gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Naranjo‐sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martínez‐balsalobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Martínez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/emmm.202318142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZAKα/P38 kinase signaling pathway regulates hematopoiesis by activating the NLRP1 inflammasome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Rodríguez‐ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan M Lozano‐gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Naranjo‐sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martínez‐balsalobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Martínez‐lópez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/emmm.202318142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clickable melphalan for monitoring DNA interstrand crosslink accumulation and detecting ICL repair defects in Fanconi anemia patient cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martínez-Balsalobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Azzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (15), pp.7988 - 8004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkad559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UFMylation of MRE11 is essential for telomere length maintenance and hematopoietic stem cell survival</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dmitri Churikov</w:t>
+                <w:t xml:space="preserve">Current and future perspectives of Fanconi Anemia treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martínez-Balsalobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Peter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Belen Pérez-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny van Asbeck-van der Wijst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachaud Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc7371⟩</w:t>
+              <w:t xml:space="preserve">Blood Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1877-6566-6-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03375722v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UFMylation of MRE11 is essential for telomere length maintenance and hematopoietic stem cell survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Belen Perez Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martinez-Balsalobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Churikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (39), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.abc7371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish Models to Study Inflammasome-Mediated Regulation of Hematopoiesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Rodríguez-Ruiz</w:t>
+                <w:t xml:space="preserve">UFMylation of MRE11 is essential for telomere length maintenance and hematopoietic stem cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Lozano-Gil</w:t>
+                <w:t xml:space="preserve">Ana Belen Perez Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lachaud</w:t>
+                <w:t xml:space="preserve">Elena Martinez-Balsalobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Churikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Mesa-Del-Castillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María Cayuela</w:t>
+                <w:t xml:space="preserve">Joshua Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Trends in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc7371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.it.2020.10.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03020978v1</w:t>
+                <w:t xml:space="preserve">hal-03375722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammasome Regulates Hematopoiesis through Cleavage of the Master Erythroid Transcription Factor GATA1</w:t>
+                <w:t xml:space="preserve">Zebrafish Models to Study Inflammasome-Mediated Regulation of Hematopoiesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia D Tyrkalska</w:t>
+                <w:t xml:space="preserve">Lola Rodríguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana B Pérez-Oliva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lola Rodríguez-Ruiz</w:t>
+                <w:t xml:space="preserve">Juan Lozano-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J Martínez-Morcillo</w:t>
+                <w:t xml:space="preserve">Christophe Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Alcaraz-Pérez</w:t>
+                <w:t xml:space="preserve">Pablo Mesa-Del-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2019.05.005⟩</w:t>
+              <w:t xml:space="preserve">Current Trends in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.it.2020.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148333v1</w:t>
+                <w:t xml:space="preserve">hal-03020978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipo-chitooligosaccharidic Symbiotic Signals Are Recognized by LysM Receptor-Like Kinase LYR3 in the Legume Medicago truncatula.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflammasome Regulates Hematopoiesis through Cleavage of the Master Erythroid Transcription Factor GATA1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Canova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lachaud</w:t>
+                <w:t xml:space="preserve">Sylwia D Tyrkalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Uhlenbroich</w:t>
+                <w:t xml:space="preserve">Ana B Pérez-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Rodríguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
+                <w:t xml:space="preserve">Francisco J Martínez-Morcillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Alcaraz-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cb400369u⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856771v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear calcium controls the apoptotic-like cell death induced by d-erythro-sphinganine in tobacco cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Lipo-chitooligosaccharidic Symbiotic Signals Are Recognized by LysM Receptor-Like Kinase LYR3 in the Legume Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Fliegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
+                <w:t xml:space="preserve">Sandra Uhlenbroich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2009.11.011⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.1900-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cb400369u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01203919v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nuclear calcium controls the apoptotic-like cell death induced by d-erythro-sphinganine in tobacco cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cotelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Thuleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (1), pp.92-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2009.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Remarkable Influence of molecular structure of N,N'-unsymmetrically substituted 1,3-amidinate and -guanidinate on the Volatility and the Thermal Stability of Precursors for HfO2 Films via Liquid Injection-MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Eleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Brize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (8), pp.151-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1.3207586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2661,147 +2795,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un récepteur kinase à motifs LysM pour améliorer la réponse des plantes aux lipochitooligosaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Fliegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vera Cullimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cumener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: PCT/IB2013/058147. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2811,161 +2945,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UFMylation of MRE11 is essential for maintenance of telomere length and hematopoietic stem cell survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Belen Perez Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Churikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martinez-Balsalobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3033,51 +3167,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68287334"/>
+    <w:nsid w:val="AA2C3541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3264,51 +3398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lachaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2762-1619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158975731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Berrada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Azzoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audoly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Guervilly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111846" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernabe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M A Miranda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dominguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2025.102262" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia D Rouault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bansard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;nez-Balsalobre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57476-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780091v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Orantos-Aguilera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Pozo-Guisado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alvarez-Barrientos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kochman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lyn Yates" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vithura Pirabakaran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gourmelon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.352032.124" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Breau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Churikov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-023-00041-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen P&#233;rez-Oliva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny van Asbeck-van der Wijst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachaud Christophe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1877-6566-6-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04275199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Rodr&#237;guez&#8208;ruiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Lozano&#8208;gil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Naranjo&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;nez&#8208;balsalobre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202318142" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mart&#237;nez&#8208;l&#243;pez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04275209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larcher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vasquez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad559" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Perez Oliva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martinez-Balsalobre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc7371" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lozano-Gil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lachaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mesa-Del-Castillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cayuela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2020.10.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia D Tyrkalska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B P&#233;rez-Oliva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Mart&#237;nez-Morcillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alcaraz-P&#233;rez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2019.05.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fliegmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Uhlenbroich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400369u" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cotelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thuleau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2009.11.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9526KXP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Eleter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Daniele" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3207586" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bono" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cumener" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020992v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-lachaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2762-1619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158975731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernabe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M A Miranda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dominguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2025.102262" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05575929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Efthymiou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lohmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Montenegro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kousteridou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu2276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia D Rouault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bansard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;nez-Balsalobre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57476-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Berrada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Azzoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audoly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Guervilly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111846" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Breau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Churikov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-023-00041-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Orantos-Aguilera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Pozo-Guisado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alvarez-Barrientos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kochman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lyn Yates" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vithura Pirabakaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gourmelon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.352032.124" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392968v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04275199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Rodr&#237;guez&#8208;ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Lozano&#8208;gil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Naranjo&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;nez&#8208;balsalobre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202318142" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mart&#237;nez&#8208;l&#243;pez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04275209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vasquez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad559" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen P&#233;rez-Oliva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny van Asbeck-van der Wijst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachaud Christophe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1877-6566-6-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Perez Oliva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martinez-Balsalobre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc7371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020978v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lozano-Gil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lachaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mesa-Del-Castillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cayuela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2020.10.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia D Tyrkalska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B P&#233;rez-Oliva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Mart&#237;nez-Morcillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alcaraz-P&#233;rez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2019.05.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fliegmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Uhlenbroich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400369u" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cotelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thuleau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2009.11.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9526KXP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Eleter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Daniele" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brize" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3207586" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bono" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cumener" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>